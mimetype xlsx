--- v4 (2026-08-05)
+++ v5 (2026-09-19)
@@ -1,45 +1,45 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="psmdcp" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/tables/table1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.table+xml"/>
   <Override PartName="/xl/worksheets/sheet2.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/tables/table2.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.table+xml"/>
   <Override PartName="/xl/worksheets/sheet3.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/calcChain.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.calcChain+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rf796d30245914be7" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/1535bb37229143cba37671817d6723bb.psmdcp" Id="R64a6991b6d444e5d" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rc0eb57f6583344d7" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/2669c0287736407fa5514b066853c2c5.psmdcp" Id="R91fbdea40ec94eb8" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:workbookPr codeName="ThisWorkbook"/>
   <x:bookViews>
     <x:workbookView firstSheet="0" activeTab="0"/>
   </x:bookViews>
   <x:sheets>
     <x:sheet name="Gastos (G6)" sheetId="1" r:id="rId2"/>
     <x:sheet name="Ingresos (G7)" sheetId="2" r:id="rId3"/>
     <x:sheet name="Resumen Ejecutivo" sheetId="3" r:id="rId4"/>
   </x:sheets>
   <x:definedNames/>
   <x:calcPr calcId="125725"/>
 </x:workbook>
 </file>
 
 <file path=xl/calcChain.xml><?xml version="1.0" encoding="utf-8"?>
 <x:calcChain xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:c r="D4" i="3"/>
   <x:c r="D5" i="3"/>
   <x:c r="D7" i="3"/>
 </x:calcChain>
 </file>
@@ -735,516 +735,516 @@
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/table" Target="/xl/tables/table1.xml" Id="rId7" /></Relationships>
 </file>
 
 <file path=xl/worksheets/_rels/sheet2.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/table" Target="/xl/tables/table2.xml" Id="rId8" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main" mc:Ignorable="x14ac">
   <x:sheetPr>
     <x:outlinePr summaryBelow="1" summaryRight="1"/>
   </x:sheetPr>
   <x:dimension ref="A1:E30"/>
   <x:sheetViews>
     <x:sheetView workbookViewId="0"/>
   </x:sheetViews>
   <x:sheetFormatPr defaultRowHeight="15"/>
   <x:cols>
     <x:col min="1" max="1" width="39.710625" style="0" customWidth="1"/>
     <x:col min="2" max="2" width="44.567768" style="0" customWidth="1"/>
     <x:col min="3" max="3" width="14.710625" style="1" customWidth="1"/>
-    <x:col min="4" max="4" width="11.710625" style="1" customWidth="1"/>
+    <x:col min="4" max="4" width="11.853482" style="1" customWidth="1"/>
     <x:col min="5" max="5" width="12.710625" style="1" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row r="1" spans="1:5">
       <x:c r="A1" s="2" t="s">
         <x:v>0</x:v>
       </x:c>
     </x:row>
     <x:row r="3" spans="1:5">
       <x:c r="A3" s="0" t="s">
         <x:v>1</x:v>
       </x:c>
       <x:c r="B3" s="0" t="s">
         <x:v>2</x:v>
       </x:c>
       <x:c r="C3" s="1" t="s">
         <x:v>3</x:v>
       </x:c>
       <x:c r="D3" s="1" t="s">
         <x:v>4</x:v>
       </x:c>
       <x:c r="E3" s="1" t="s">
         <x:v>5</x:v>
       </x:c>
     </x:row>
     <x:row r="4" spans="1:5">
       <x:c r="A4" s="0" t="s">
         <x:v>6</x:v>
       </x:c>
       <x:c r="B4" s="0" t="s">
         <x:v>7</x:v>
       </x:c>
       <x:c r="C4" s="1">
         <x:v>10892</x:v>
       </x:c>
       <x:c r="D4" s="1">
-        <x:v>5447.04</x:v>
+        <x:v>7262.72</x:v>
       </x:c>
       <x:c r="E4" s="1">
-        <x:v>-5444.96</x:v>
+        <x:v>-3629.28</x:v>
       </x:c>
     </x:row>
     <x:row r="5" spans="1:5">
       <x:c r="A5" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="B5" s="0" t="s">
         <x:v>9</x:v>
       </x:c>
       <x:c r="C5" s="1">
         <x:v>9730</x:v>
       </x:c>
       <x:c r="D5" s="1">
-        <x:v>4866</x:v>
+        <x:v>6488</x:v>
       </x:c>
       <x:c r="E5" s="1">
-        <x:v>-4864</x:v>
+        <x:v>-3242</x:v>
       </x:c>
     </x:row>
     <x:row r="6" spans="1:5">
       <x:c r="A6" s="0" t="s">
         <x:v>10</x:v>
       </x:c>
       <x:c r="B6" s="0" t="s">
         <x:v>11</x:v>
       </x:c>
       <x:c r="C6" s="1">
         <x:v>1162</x:v>
       </x:c>
       <x:c r="D6" s="1">
-        <x:v>581.04</x:v>
+        <x:v>774.72</x:v>
       </x:c>
       <x:c r="E6" s="1">
-        <x:v>-580.96</x:v>
+        <x:v>-387.28</x:v>
       </x:c>
     </x:row>
     <x:row r="7" spans="1:5">
       <x:c r="A7" s="0" t="s">
         <x:v>12</x:v>
       </x:c>
       <x:c r="B7" s="0" t="s">
         <x:v>13</x:v>
       </x:c>
       <x:c r="C7" s="1">
         <x:v>800</x:v>
       </x:c>
       <x:c r="D7" s="1">
-        <x:v>330.48</x:v>
+        <x:v>435.64</x:v>
       </x:c>
       <x:c r="E7" s="1">
-        <x:v>-469.52</x:v>
+        <x:v>-364.36</x:v>
       </x:c>
     </x:row>
     <x:row r="8" spans="1:5">
       <x:c r="A8" s="0" t="s">
         <x:v>14</x:v>
       </x:c>
       <x:c r="B8" s="0" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="C8" s="1">
         <x:v>800</x:v>
       </x:c>
       <x:c r="D8" s="1">
-        <x:v>330.48</x:v>
+        <x:v>435.64</x:v>
       </x:c>
       <x:c r="E8" s="1">
-        <x:v>-469.52</x:v>
+        <x:v>-364.36</x:v>
       </x:c>
     </x:row>
     <x:row r="9" spans="1:5">
       <x:c r="A9" s="0" t="s">
         <x:v>16</x:v>
       </x:c>
       <x:c r="B9" s="0" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="C9" s="1">
         <x:v>164700</x:v>
       </x:c>
       <x:c r="D9" s="1">
-        <x:v>82073.67</x:v>
+        <x:v>104831.14</x:v>
       </x:c>
       <x:c r="E9" s="1">
-        <x:v>-82626.33</x:v>
+        <x:v>-59868.86</x:v>
       </x:c>
     </x:row>
     <x:row r="10" spans="1:5">
       <x:c r="A10" s="0" t="s">
         <x:v>18</x:v>
       </x:c>
       <x:c r="B10" s="0" t="s">
         <x:v>19</x:v>
       </x:c>
       <x:c r="C10" s="1">
         <x:v>6000</x:v>
       </x:c>
       <x:c r="D10" s="1">
         <x:v>2404.1</x:v>
       </x:c>
       <x:c r="E10" s="1">
         <x:v>-3595.9</x:v>
       </x:c>
     </x:row>
     <x:row r="11" spans="1:5">
       <x:c r="A11" s="0" t="s">
         <x:v>20</x:v>
       </x:c>
       <x:c r="B11" s="0" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="C11" s="1">
         <x:v>155400</x:v>
       </x:c>
       <x:c r="D11" s="1">
-        <x:v>77700</x:v>
+        <x:v>99900</x:v>
       </x:c>
       <x:c r="E11" s="1">
-        <x:v>-77700</x:v>
+        <x:v>-55500</x:v>
       </x:c>
     </x:row>
     <x:row r="12" spans="1:5">
       <x:c r="A12" s="0" t="s">
         <x:v>22</x:v>
       </x:c>
       <x:c r="B12" s="0" t="s">
         <x:v>23</x:v>
       </x:c>
       <x:c r="C12" s="1">
         <x:v>3000</x:v>
       </x:c>
       <x:c r="D12" s="1">
-        <x:v>1700</x:v>
+        <x:v>2200</x:v>
       </x:c>
       <x:c r="E12" s="1">
-        <x:v>-1300</x:v>
+        <x:v>-800</x:v>
       </x:c>
     </x:row>
     <x:row r="13" spans="1:5">
       <x:c r="A13" s="0" t="s">
         <x:v>24</x:v>
       </x:c>
       <x:c r="B13" s="0" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="C13" s="1">
         <x:v>300</x:v>
       </x:c>
       <x:c r="D13" s="1">
-        <x:v>269.57</x:v>
+        <x:v>327.04</x:v>
       </x:c>
       <x:c r="E13" s="1">
-        <x:v>-30.43</x:v>
+        <x:v>27.04</x:v>
       </x:c>
     </x:row>
     <x:row r="14" spans="1:5">
       <x:c r="A14" s="0" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="B14" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="C14" s="1">
         <x:v>2000</x:v>
       </x:c>
       <x:c r="D14" s="1">
         <x:v>1117.44</x:v>
       </x:c>
       <x:c r="E14" s="1">
         <x:v>-882.56</x:v>
       </x:c>
     </x:row>
     <x:row r="15" spans="1:5">
       <x:c r="A15" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="B15" s="0" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="C15" s="1">
         <x:v>2000</x:v>
       </x:c>
       <x:c r="D15" s="1">
         <x:v>1117.44</x:v>
       </x:c>
       <x:c r="E15" s="1">
         <x:v>-882.56</x:v>
       </x:c>
     </x:row>
     <x:row r="16" spans="1:5">
       <x:c r="A16" s="0" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="B16" s="0" t="s">
         <x:v>31</x:v>
       </x:c>
       <x:c r="C16" s="1">
         <x:v>240</x:v>
       </x:c>
       <x:c r="D16" s="1">
-        <x:v>83.33</x:v>
+        <x:v>83.71</x:v>
       </x:c>
       <x:c r="E16" s="1">
-        <x:v>-156.67</x:v>
+        <x:v>-156.29</x:v>
       </x:c>
     </x:row>
     <x:row r="17" spans="1:5">
       <x:c r="A17" s="0" t="s">
         <x:v>32</x:v>
       </x:c>
       <x:c r="B17" s="0" t="s">
         <x:v>33</x:v>
       </x:c>
       <x:c r="C17" s="1">
         <x:v>240</x:v>
       </x:c>
       <x:c r="D17" s="1">
-        <x:v>83.33</x:v>
+        <x:v>83.71</x:v>
       </x:c>
       <x:c r="E17" s="1">
-        <x:v>-156.67</x:v>
+        <x:v>-156.29</x:v>
       </x:c>
     </x:row>
     <x:row r="18" spans="1:5">
       <x:c r="A18" s="0" t="s">
         <x:v>34</x:v>
       </x:c>
       <x:c r="B18" s="0" t="s">
         <x:v>35</x:v>
       </x:c>
       <x:c r="C18" s="1">
         <x:v>15000</x:v>
       </x:c>
       <x:c r="D18" s="1">
-        <x:v>9706.88</x:v>
+        <x:v>13368.79</x:v>
       </x:c>
       <x:c r="E18" s="1">
-        <x:v>-5293.12</x:v>
+        <x:v>-1631.21</x:v>
       </x:c>
     </x:row>
     <x:row r="19" spans="1:5">
       <x:c r="A19" s="0" t="s">
         <x:v>36</x:v>
       </x:c>
       <x:c r="B19" s="0" t="s">
         <x:v>37</x:v>
       </x:c>
       <x:c r="C19" s="1">
         <x:v>8000</x:v>
       </x:c>
       <x:c r="D19" s="1">
-        <x:v>5295.04</x:v>
+        <x:v>6521.42</x:v>
       </x:c>
       <x:c r="E19" s="1">
-        <x:v>-2704.96</x:v>
+        <x:v>-1478.58</x:v>
       </x:c>
     </x:row>
     <x:row r="20" spans="1:5">
       <x:c r="A20" s="0" t="s">
         <x:v>38</x:v>
       </x:c>
       <x:c r="B20" s="0" t="s">
         <x:v>39</x:v>
       </x:c>
       <x:c r="C20" s="1">
         <x:v>7000</x:v>
       </x:c>
       <x:c r="D20" s="1">
-        <x:v>4411.84</x:v>
+        <x:v>6847.37</x:v>
       </x:c>
       <x:c r="E20" s="1">
-        <x:v>-2588.16</x:v>
+        <x:v>-152.63</x:v>
       </x:c>
     </x:row>
     <x:row r="21" spans="1:5">
       <x:c r="A21" s="0" t="s">
         <x:v>40</x:v>
       </x:c>
       <x:c r="B21" s="0" t="s">
         <x:v>41</x:v>
       </x:c>
       <x:c r="C21" s="1">
         <x:v>5600</x:v>
       </x:c>
       <x:c r="D21" s="1">
-        <x:v>4466.62</x:v>
+        <x:v>5096.86</x:v>
       </x:c>
       <x:c r="E21" s="1">
-        <x:v>-1133.38</x:v>
+        <x:v>-503.14</x:v>
       </x:c>
     </x:row>
     <x:row r="22" spans="1:5">
       <x:c r="A22" s="0" t="s">
         <x:v>42</x:v>
       </x:c>
       <x:c r="B22" s="0" t="s">
         <x:v>43</x:v>
       </x:c>
       <x:c r="C22" s="1">
         <x:v>2200</x:v>
       </x:c>
       <x:c r="D22" s="1">
-        <x:v>2502.71</x:v>
+        <x:v>2873.11</x:v>
       </x:c>
       <x:c r="E22" s="1">
-        <x:v>302.71</x:v>
+        <x:v>673.11</x:v>
       </x:c>
     </x:row>
     <x:row r="23" spans="1:5">
       <x:c r="A23" s="0" t="s">
         <x:v>44</x:v>
       </x:c>
       <x:c r="B23" s="0" t="s">
         <x:v>45</x:v>
       </x:c>
       <x:c r="C23" s="1">
         <x:v>2400</x:v>
       </x:c>
       <x:c r="D23" s="1">
-        <x:v>981.49</x:v>
+        <x:v>1121.16</x:v>
       </x:c>
       <x:c r="E23" s="1">
-        <x:v>-1418.51</x:v>
+        <x:v>-1278.84</x:v>
       </x:c>
     </x:row>
     <x:row r="24" spans="1:5">
       <x:c r="A24" s="0" t="s">
         <x:v>46</x:v>
       </x:c>
       <x:c r="B24" s="0" t="s">
         <x:v>47</x:v>
       </x:c>
       <x:c r="C24" s="1">
         <x:v>1000</x:v>
       </x:c>
       <x:c r="D24" s="1">
-        <x:v>982.42</x:v>
+        <x:v>1102.59</x:v>
       </x:c>
       <x:c r="E24" s="1">
-        <x:v>-17.58</x:v>
+        <x:v>102.59</x:v>
       </x:c>
     </x:row>
     <x:row r="25" spans="1:5">
       <x:c r="A25" s="0" t="s">
         <x:v>48</x:v>
       </x:c>
       <x:c r="B25" s="0" t="s">
         <x:v>49</x:v>
       </x:c>
       <x:c r="C25" s="1">
         <x:v>4755.3</x:v>
       </x:c>
       <x:c r="D25" s="1">
-        <x:v>2108.45</x:v>
+        <x:v>2469.01</x:v>
       </x:c>
       <x:c r="E25" s="1">
-        <x:v>-2646.85</x:v>
+        <x:v>-2286.29</x:v>
       </x:c>
     </x:row>
     <x:row r="26" spans="1:5">
       <x:c r="A26" s="0" t="s">
         <x:v>50</x:v>
       </x:c>
       <x:c r="B26" s="0" t="s">
         <x:v>51</x:v>
       </x:c>
       <x:c r="C26" s="1">
         <x:v>900</x:v>
       </x:c>
       <x:c r="D26" s="1">
-        <x:v>514.57</x:v>
+        <x:v>589.1</x:v>
       </x:c>
       <x:c r="E26" s="1">
-        <x:v>-385.43</x:v>
+        <x:v>-310.9</x:v>
       </x:c>
     </x:row>
     <x:row r="27" spans="1:5">
       <x:c r="A27" s="0" t="s">
         <x:v>52</x:v>
       </x:c>
       <x:c r="B27" s="0" t="s">
         <x:v>53</x:v>
       </x:c>
       <x:c r="C27" s="1">
         <x:v>2000</x:v>
       </x:c>
       <x:c r="D27" s="1">
-        <x:v>1072.83</x:v>
+        <x:v>1263.37</x:v>
       </x:c>
       <x:c r="E27" s="1">
-        <x:v>-927.17</x:v>
+        <x:v>-736.63</x:v>
       </x:c>
     </x:row>
     <x:row r="28" spans="1:5">
       <x:c r="A28" s="0" t="s">
         <x:v>54</x:v>
       </x:c>
       <x:c r="B28" s="0" t="s">
         <x:v>55</x:v>
       </x:c>
       <x:c r="C28" s="1">
         <x:v>800</x:v>
       </x:c>
       <x:c r="D28" s="1">
-        <x:v>331.81</x:v>
+        <x:v>364.32</x:v>
       </x:c>
       <x:c r="E28" s="1">
-        <x:v>-468.19</x:v>
+        <x:v>-435.68</x:v>
       </x:c>
     </x:row>
     <x:row r="29" spans="1:5">
       <x:c r="A29" s="0" t="s">
         <x:v>56</x:v>
       </x:c>
       <x:c r="B29" s="0" t="s">
         <x:v>57</x:v>
       </x:c>
       <x:c r="C29" s="1">
         <x:v>1000</x:v>
       </x:c>
       <x:c r="D29" s="1">
-        <x:v>188.94</x:v>
+        <x:v>251.92</x:v>
       </x:c>
       <x:c r="E29" s="1">
-        <x:v>-811.06</x:v>
+        <x:v>-748.08</x:v>
       </x:c>
     </x:row>
     <x:row r="30" spans="1:5">
       <x:c r="A30" s="0" t="s">
         <x:v>58</x:v>
       </x:c>
       <x:c r="B30" s="0" t="s">
         <x:v>59</x:v>
       </x:c>
       <x:c r="C30" s="1">
         <x:v>55.3</x:v>
       </x:c>
       <x:c r="D30" s="1">
         <x:v>0.3</x:v>
       </x:c>
       <x:c r="E30" s="1">
         <x:v>-55</x:v>
       </x:c>
     </x:row>
   </x:sheetData>
   <x:printOptions horizontalCentered="0" verticalCentered="0" headings="0" gridLines="0"/>
   <x:pageMargins left="0.75" right="0.75" top="0.75" bottom="0.5" header="0.5" footer="0.75"/>
   <x:pageSetup paperSize="1" scale="100" pageOrder="downThenOver" orientation="default" blackAndWhite="0" draft="0" cellComments="none" errors="displayed"/>
   <x:headerFooter/>
   <x:tableParts count="1">
@@ -1282,122 +1282,122 @@
       </x:c>
       <x:c r="B3" s="0" t="s">
         <x:v>2</x:v>
       </x:c>
       <x:c r="C3" s="1" t="s">
         <x:v>3</x:v>
       </x:c>
       <x:c r="D3" s="1" t="s">
         <x:v>4</x:v>
       </x:c>
       <x:c r="E3" s="1" t="s">
         <x:v>5</x:v>
       </x:c>
     </x:row>
     <x:row r="4" spans="1:5">
       <x:c r="A4" s="0" t="s">
         <x:v>61</x:v>
       </x:c>
       <x:c r="B4" s="0" t="s">
         <x:v>62</x:v>
       </x:c>
       <x:c r="C4" s="1">
         <x:v>230500</x:v>
       </x:c>
       <x:c r="D4" s="1">
-        <x:v>140000.85</x:v>
+        <x:v>175156.84</x:v>
       </x:c>
       <x:c r="E4" s="1">
-        <x:v>-90499.15</x:v>
+        <x:v>-55343.16</x:v>
       </x:c>
     </x:row>
     <x:row r="5" spans="1:5">
       <x:c r="A5" s="0" t="s">
         <x:v>63</x:v>
       </x:c>
       <x:c r="B5" s="0" t="s">
         <x:v>64</x:v>
       </x:c>
       <x:c r="C5" s="1">
         <x:v>192000</x:v>
       </x:c>
       <x:c r="D5" s="1">
-        <x:v>115034.08</x:v>
+        <x:v>148260.07</x:v>
       </x:c>
       <x:c r="E5" s="1">
-        <x:v>-76965.92</x:v>
+        <x:v>-43739.93</x:v>
       </x:c>
     </x:row>
     <x:row r="6" spans="1:5">
       <x:c r="A6" s="0" t="s">
         <x:v>65</x:v>
       </x:c>
       <x:c r="B6" s="0" t="s">
         <x:v>66</x:v>
       </x:c>
       <x:c r="C6" s="1">
         <x:v>38500</x:v>
       </x:c>
       <x:c r="D6" s="1">
-        <x:v>24966.77</x:v>
+        <x:v>26896.77</x:v>
       </x:c>
       <x:c r="E6" s="1">
-        <x:v>-13533.23</x:v>
+        <x:v>-11603.23</x:v>
       </x:c>
     </x:row>
     <x:row r="7" spans="1:5">
       <x:c r="A7" s="0" t="s">
         <x:v>67</x:v>
       </x:c>
       <x:c r="B7" s="0" t="s">
         <x:v>68</x:v>
       </x:c>
       <x:c r="C7" s="1">
         <x:v>600</x:v>
       </x:c>
       <x:c r="D7" s="1">
-        <x:v>540.75</x:v>
+        <x:v>781.44</x:v>
       </x:c>
       <x:c r="E7" s="1">
-        <x:v>-59.25</x:v>
+        <x:v>181.44</x:v>
       </x:c>
     </x:row>
     <x:row r="8" spans="1:5">
       <x:c r="A8" s="0" t="s">
         <x:v>69</x:v>
       </x:c>
       <x:c r="B8" s="0" t="s">
         <x:v>68</x:v>
       </x:c>
       <x:c r="C8" s="1">
         <x:v>600</x:v>
       </x:c>
       <x:c r="D8" s="1">
-        <x:v>540.75</x:v>
+        <x:v>781.44</x:v>
       </x:c>
       <x:c r="E8" s="1">
-        <x:v>-59.25</x:v>
+        <x:v>181.44</x:v>
       </x:c>
     </x:row>
   </x:sheetData>
   <x:printOptions horizontalCentered="0" verticalCentered="0" headings="0" gridLines="0"/>
   <x:pageMargins left="0.75" right="0.75" top="0.75" bottom="0.5" header="0.5" footer="0.75"/>
   <x:pageSetup paperSize="1" scale="100" pageOrder="downThenOver" orientation="default" blackAndWhite="0" draft="0" cellComments="none" errors="displayed"/>
   <x:headerFooter/>
   <x:tableParts count="1">
     <x:tablePart r:id="rId8"/>
   </x:tableParts>
 </x:worksheet>
 </file>
 
 <file path=xl/worksheets/sheet3.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main" mc:Ignorable="x14ac">
   <x:sheetPr>
     <x:outlinePr summaryBelow="1" summaryRight="1"/>
   </x:sheetPr>
   <x:dimension ref="A1:D7"/>
   <x:sheetViews>
     <x:sheetView workbookViewId="0"/>
   </x:sheetViews>
   <x:sheetFormatPr defaultRowHeight="15"/>
   <x:cols>
     <x:col min="1" max="1" width="34.424911" style="0" customWidth="1"/>
@@ -1410,79 +1410,79 @@
         <x:v>70</x:v>
       </x:c>
     </x:row>
     <x:row r="3" spans="1:4">
       <x:c r="A3" s="3" t="s">
         <x:v>71</x:v>
       </x:c>
       <x:c r="B3" s="4" t="s">
         <x:v>72</x:v>
       </x:c>
       <x:c r="C3" s="4" t="s">
         <x:v>73</x:v>
       </x:c>
       <x:c r="D3" s="4" t="s">
         <x:v>74</x:v>
       </x:c>
     </x:row>
     <x:row r="4" spans="1:4">
       <x:c r="A4" s="0" t="s">
         <x:v>75</x:v>
       </x:c>
       <x:c r="B4" s="1">
         <x:v>231100</x:v>
       </x:c>
       <x:c r="C4" s="1">
-        <x:v>140541.6</x:v>
+        <x:v>175938.28</x:v>
       </x:c>
       <x:c r="D4" s="1">
         <x:f>C4-B4</x:f>
       </x:c>
     </x:row>
     <x:row r="5" spans="1:4">
       <x:c r="A5" s="0" t="s">
         <x:v>76</x:v>
       </x:c>
       <x:c r="B5" s="1">
         <x:v>203987.3</x:v>
       </x:c>
       <x:c r="C5" s="1">
-        <x:v>105333.91</x:v>
+        <x:v>134665.31</x:v>
       </x:c>
       <x:c r="D5" s="1">
         <x:f>C5-B5</x:f>
       </x:c>
     </x:row>
     <x:row r="7" spans="1:4">
       <x:c r="A7" s="5" t="s">
         <x:v>77</x:v>
       </x:c>
       <x:c r="B7" s="6">
         <x:v>27112.7</x:v>
       </x:c>
       <x:c r="C7" s="6">
-        <x:v>35207.69</x:v>
+        <x:v>41272.97</x:v>
       </x:c>
       <x:c r="D7" s="6">
         <x:f>C7-B7</x:f>
       </x:c>
     </x:row>
   </x:sheetData>
   <x:printOptions horizontalCentered="0" verticalCentered="0" headings="0" gridLines="0"/>
   <x:pageMargins left="0.75" right="0.75" top="0.75" bottom="0.5" header="0.5" footer="0.75"/>
   <x:pageSetup paperSize="1" scale="100" pageOrder="downThenOver" orientation="default" blackAndWhite="0" draft="0" cellComments="none" errors="displayed"/>
   <x:headerFooter/>
   <x:tableParts count="0"/>
 </x:worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <ap:Properties xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes" xmlns:ap="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties">
   <ap:Application>Microsoft Excel</ap:Application>
   <ap:TitlesOfParts>
     <vt:vector baseType="lpstr" size="9">
       <vt:lpstr>Gastos (G6)</vt:lpstr>
       <vt:lpstr>Ingresos (G7)</vt:lpstr>
       <vt:lpstr>Resumen Ejecutivo</vt:lpstr>
       <vt:lpstr>Gastos (G6)!Print_Area</vt:lpstr>
       <vt:lpstr>Gastos (G6)!Print_Titles</vt:lpstr>
       <vt:lpstr>Ingresos (G7)!Print_Area</vt:lpstr>