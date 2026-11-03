--- v5 (2026-09-19)
+++ v6 (2026-11-03)
@@ -1,45 +1,45 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="psmdcp" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/tables/table1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.table+xml"/>
   <Override PartName="/xl/worksheets/sheet2.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/tables/table2.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.table+xml"/>
   <Override PartName="/xl/worksheets/sheet3.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/calcChain.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.calcChain+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rc0eb57f6583344d7" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/2669c0287736407fa5514b066853c2c5.psmdcp" Id="R91fbdea40ec94eb8" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R7e0e9f72ae0d4122" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/8049378059874a709db36efd432b6881.psmdcp" Id="Ra25fedf2b29a404b" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:workbookPr codeName="ThisWorkbook"/>
   <x:bookViews>
     <x:workbookView firstSheet="0" activeTab="0"/>
   </x:bookViews>
   <x:sheets>
     <x:sheet name="Gastos (G6)" sheetId="1" r:id="rId2"/>
     <x:sheet name="Ingresos (G7)" sheetId="2" r:id="rId3"/>
     <x:sheet name="Resumen Ejecutivo" sheetId="3" r:id="rId4"/>
   </x:sheets>
   <x:definedNames/>
   <x:calcPr calcId="125725"/>
 </x:workbook>
 </file>
 
 <file path=xl/calcChain.xml><?xml version="1.0" encoding="utf-8"?>
 <x:calcChain xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:c r="D4" i="3"/>
   <x:c r="D5" i="3"/>
   <x:c r="D7" i="3"/>
 </x:calcChain>
 </file>
@@ -772,190 +772,190 @@
       </x:c>
       <x:c r="B3" s="0" t="s">
         <x:v>2</x:v>
       </x:c>
       <x:c r="C3" s="1" t="s">
         <x:v>3</x:v>
       </x:c>
       <x:c r="D3" s="1" t="s">
         <x:v>4</x:v>
       </x:c>
       <x:c r="E3" s="1" t="s">
         <x:v>5</x:v>
       </x:c>
     </x:row>
     <x:row r="4" spans="1:5">
       <x:c r="A4" s="0" t="s">
         <x:v>6</x:v>
       </x:c>
       <x:c r="B4" s="0" t="s">
         <x:v>7</x:v>
       </x:c>
       <x:c r="C4" s="1">
         <x:v>10892</x:v>
       </x:c>
       <x:c r="D4" s="1">
-        <x:v>7262.72</x:v>
+        <x:v>8170.56</x:v>
       </x:c>
       <x:c r="E4" s="1">
-        <x:v>-3629.28</x:v>
+        <x:v>-2721.44</x:v>
       </x:c>
     </x:row>
     <x:row r="5" spans="1:5">
       <x:c r="A5" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="B5" s="0" t="s">
         <x:v>9</x:v>
       </x:c>
       <x:c r="C5" s="1">
         <x:v>9730</x:v>
       </x:c>
       <x:c r="D5" s="1">
-        <x:v>6488</x:v>
+        <x:v>7299</x:v>
       </x:c>
       <x:c r="E5" s="1">
-        <x:v>-3242</x:v>
+        <x:v>-2431</x:v>
       </x:c>
     </x:row>
     <x:row r="6" spans="1:5">
       <x:c r="A6" s="0" t="s">
         <x:v>10</x:v>
       </x:c>
       <x:c r="B6" s="0" t="s">
         <x:v>11</x:v>
       </x:c>
       <x:c r="C6" s="1">
         <x:v>1162</x:v>
       </x:c>
       <x:c r="D6" s="1">
-        <x:v>774.72</x:v>
+        <x:v>871.56</x:v>
       </x:c>
       <x:c r="E6" s="1">
-        <x:v>-387.28</x:v>
+        <x:v>-290.44</x:v>
       </x:c>
     </x:row>
     <x:row r="7" spans="1:5">
       <x:c r="A7" s="0" t="s">
         <x:v>12</x:v>
       </x:c>
       <x:c r="B7" s="0" t="s">
         <x:v>13</x:v>
       </x:c>
       <x:c r="C7" s="1">
         <x:v>800</x:v>
       </x:c>
       <x:c r="D7" s="1">
-        <x:v>435.64</x:v>
+        <x:v>3874.02</x:v>
       </x:c>
       <x:c r="E7" s="1">
-        <x:v>-364.36</x:v>
+        <x:v>3074.02</x:v>
       </x:c>
     </x:row>
     <x:row r="8" spans="1:5">
       <x:c r="A8" s="0" t="s">
         <x:v>14</x:v>
       </x:c>
       <x:c r="B8" s="0" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="C8" s="1">
         <x:v>800</x:v>
       </x:c>
       <x:c r="D8" s="1">
-        <x:v>435.64</x:v>
+        <x:v>3874.02</x:v>
       </x:c>
       <x:c r="E8" s="1">
-        <x:v>-364.36</x:v>
+        <x:v>3074.02</x:v>
       </x:c>
     </x:row>
     <x:row r="9" spans="1:5">
       <x:c r="A9" s="0" t="s">
         <x:v>16</x:v>
       </x:c>
       <x:c r="B9" s="0" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="C9" s="1">
         <x:v>164700</x:v>
       </x:c>
       <x:c r="D9" s="1">
-        <x:v>104831.14</x:v>
+        <x:v>116398.12</x:v>
       </x:c>
       <x:c r="E9" s="1">
-        <x:v>-59868.86</x:v>
+        <x:v>-48301.88</x:v>
       </x:c>
     </x:row>
     <x:row r="10" spans="1:5">
       <x:c r="A10" s="0" t="s">
         <x:v>18</x:v>
       </x:c>
       <x:c r="B10" s="0" t="s">
         <x:v>19</x:v>
       </x:c>
       <x:c r="C10" s="1">
         <x:v>6000</x:v>
       </x:c>
       <x:c r="D10" s="1">
-        <x:v>2404.1</x:v>
+        <x:v>2621.08</x:v>
       </x:c>
       <x:c r="E10" s="1">
-        <x:v>-3595.9</x:v>
+        <x:v>-3378.92</x:v>
       </x:c>
     </x:row>
     <x:row r="11" spans="1:5">
       <x:c r="A11" s="0" t="s">
         <x:v>20</x:v>
       </x:c>
       <x:c r="B11" s="0" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="C11" s="1">
         <x:v>155400</x:v>
       </x:c>
       <x:c r="D11" s="1">
-        <x:v>99900</x:v>
+        <x:v>111000</x:v>
       </x:c>
       <x:c r="E11" s="1">
-        <x:v>-55500</x:v>
+        <x:v>-44400</x:v>
       </x:c>
     </x:row>
     <x:row r="12" spans="1:5">
       <x:c r="A12" s="0" t="s">
         <x:v>22</x:v>
       </x:c>
       <x:c r="B12" s="0" t="s">
         <x:v>23</x:v>
       </x:c>
       <x:c r="C12" s="1">
         <x:v>3000</x:v>
       </x:c>
       <x:c r="D12" s="1">
-        <x:v>2200</x:v>
+        <x:v>2450</x:v>
       </x:c>
       <x:c r="E12" s="1">
-        <x:v>-800</x:v>
+        <x:v>-550</x:v>
       </x:c>
     </x:row>
     <x:row r="13" spans="1:5">
       <x:c r="A13" s="0" t="s">
         <x:v>24</x:v>
       </x:c>
       <x:c r="B13" s="0" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="C13" s="1">
         <x:v>300</x:v>
       </x:c>
       <x:c r="D13" s="1">
         <x:v>327.04</x:v>
       </x:c>
       <x:c r="E13" s="1">
         <x:v>27.04</x:v>
       </x:c>
     </x:row>
     <x:row r="14" spans="1:5">
       <x:c r="A14" s="0" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="B14" s="0" t="s">
         <x:v>27</x:v>
@@ -1010,241 +1010,241 @@
       </x:c>
       <x:c r="B17" s="0" t="s">
         <x:v>33</x:v>
       </x:c>
       <x:c r="C17" s="1">
         <x:v>240</x:v>
       </x:c>
       <x:c r="D17" s="1">
         <x:v>83.71</x:v>
       </x:c>
       <x:c r="E17" s="1">
         <x:v>-156.29</x:v>
       </x:c>
     </x:row>
     <x:row r="18" spans="1:5">
       <x:c r="A18" s="0" t="s">
         <x:v>34</x:v>
       </x:c>
       <x:c r="B18" s="0" t="s">
         <x:v>35</x:v>
       </x:c>
       <x:c r="C18" s="1">
         <x:v>15000</x:v>
       </x:c>
       <x:c r="D18" s="1">
-        <x:v>13368.79</x:v>
+        <x:v>14817.79</x:v>
       </x:c>
       <x:c r="E18" s="1">
-        <x:v>-1631.21</x:v>
+        <x:v>-182.21</x:v>
       </x:c>
     </x:row>
     <x:row r="19" spans="1:5">
       <x:c r="A19" s="0" t="s">
         <x:v>36</x:v>
       </x:c>
       <x:c r="B19" s="0" t="s">
         <x:v>37</x:v>
       </x:c>
       <x:c r="C19" s="1">
         <x:v>8000</x:v>
       </x:c>
       <x:c r="D19" s="1">
-        <x:v>6521.42</x:v>
+        <x:v>7228.19</x:v>
       </x:c>
       <x:c r="E19" s="1">
-        <x:v>-1478.58</x:v>
+        <x:v>-771.81</x:v>
       </x:c>
     </x:row>
     <x:row r="20" spans="1:5">
       <x:c r="A20" s="0" t="s">
         <x:v>38</x:v>
       </x:c>
       <x:c r="B20" s="0" t="s">
         <x:v>39</x:v>
       </x:c>
       <x:c r="C20" s="1">
         <x:v>7000</x:v>
       </x:c>
       <x:c r="D20" s="1">
-        <x:v>6847.37</x:v>
+        <x:v>7589.6</x:v>
       </x:c>
       <x:c r="E20" s="1">
-        <x:v>-152.63</x:v>
+        <x:v>589.6</x:v>
       </x:c>
     </x:row>
     <x:row r="21" spans="1:5">
       <x:c r="A21" s="0" t="s">
         <x:v>40</x:v>
       </x:c>
       <x:c r="B21" s="0" t="s">
         <x:v>41</x:v>
       </x:c>
       <x:c r="C21" s="1">
         <x:v>5600</x:v>
       </x:c>
       <x:c r="D21" s="1">
-        <x:v>5096.86</x:v>
+        <x:v>5556.91</x:v>
       </x:c>
       <x:c r="E21" s="1">
-        <x:v>-503.14</x:v>
+        <x:v>-43.09</x:v>
       </x:c>
     </x:row>
     <x:row r="22" spans="1:5">
       <x:c r="A22" s="0" t="s">
         <x:v>42</x:v>
       </x:c>
       <x:c r="B22" s="0" t="s">
         <x:v>43</x:v>
       </x:c>
       <x:c r="C22" s="1">
         <x:v>2200</x:v>
       </x:c>
       <x:c r="D22" s="1">
-        <x:v>2873.11</x:v>
+        <x:v>3059.15</x:v>
       </x:c>
       <x:c r="E22" s="1">
-        <x:v>673.11</x:v>
+        <x:v>859.15</x:v>
       </x:c>
     </x:row>
     <x:row r="23" spans="1:5">
       <x:c r="A23" s="0" t="s">
         <x:v>44</x:v>
       </x:c>
       <x:c r="B23" s="0" t="s">
         <x:v>45</x:v>
       </x:c>
       <x:c r="C23" s="1">
         <x:v>2400</x:v>
       </x:c>
       <x:c r="D23" s="1">
-        <x:v>1121.16</x:v>
+        <x:v>1181.02</x:v>
       </x:c>
       <x:c r="E23" s="1">
-        <x:v>-1278.84</x:v>
+        <x:v>-1218.98</x:v>
       </x:c>
     </x:row>
     <x:row r="24" spans="1:5">
       <x:c r="A24" s="0" t="s">
         <x:v>46</x:v>
       </x:c>
       <x:c r="B24" s="0" t="s">
         <x:v>47</x:v>
       </x:c>
       <x:c r="C24" s="1">
         <x:v>1000</x:v>
       </x:c>
       <x:c r="D24" s="1">
-        <x:v>1102.59</x:v>
+        <x:v>1316.74</x:v>
       </x:c>
       <x:c r="E24" s="1">
-        <x:v>102.59</x:v>
+        <x:v>316.74</x:v>
       </x:c>
     </x:row>
     <x:row r="25" spans="1:5">
       <x:c r="A25" s="0" t="s">
         <x:v>48</x:v>
       </x:c>
       <x:c r="B25" s="0" t="s">
         <x:v>49</x:v>
       </x:c>
       <x:c r="C25" s="1">
         <x:v>4755.3</x:v>
       </x:c>
       <x:c r="D25" s="1">
-        <x:v>2469.01</x:v>
+        <x:v>2769.89</x:v>
       </x:c>
       <x:c r="E25" s="1">
-        <x:v>-2286.29</x:v>
+        <x:v>-1985.41</x:v>
       </x:c>
     </x:row>
     <x:row r="26" spans="1:5">
       <x:c r="A26" s="0" t="s">
         <x:v>50</x:v>
       </x:c>
       <x:c r="B26" s="0" t="s">
         <x:v>51</x:v>
       </x:c>
       <x:c r="C26" s="1">
         <x:v>900</x:v>
       </x:c>
       <x:c r="D26" s="1">
-        <x:v>589.1</x:v>
+        <x:v>669.42</x:v>
       </x:c>
       <x:c r="E26" s="1">
-        <x:v>-310.9</x:v>
+        <x:v>-230.58</x:v>
       </x:c>
     </x:row>
     <x:row r="27" spans="1:5">
       <x:c r="A27" s="0" t="s">
         <x:v>52</x:v>
       </x:c>
       <x:c r="B27" s="0" t="s">
         <x:v>53</x:v>
       </x:c>
       <x:c r="C27" s="1">
         <x:v>2000</x:v>
       </x:c>
       <x:c r="D27" s="1">
-        <x:v>1263.37</x:v>
+        <x:v>1330.12</x:v>
       </x:c>
       <x:c r="E27" s="1">
-        <x:v>-736.63</x:v>
+        <x:v>-669.88</x:v>
       </x:c>
     </x:row>
     <x:row r="28" spans="1:5">
       <x:c r="A28" s="0" t="s">
         <x:v>54</x:v>
       </x:c>
       <x:c r="B28" s="0" t="s">
         <x:v>55</x:v>
       </x:c>
       <x:c r="C28" s="1">
         <x:v>800</x:v>
       </x:c>
       <x:c r="D28" s="1">
-        <x:v>364.32</x:v>
+        <x:v>486.64</x:v>
       </x:c>
       <x:c r="E28" s="1">
-        <x:v>-435.68</x:v>
+        <x:v>-313.36</x:v>
       </x:c>
     </x:row>
     <x:row r="29" spans="1:5">
       <x:c r="A29" s="0" t="s">
         <x:v>56</x:v>
       </x:c>
       <x:c r="B29" s="0" t="s">
         <x:v>57</x:v>
       </x:c>
       <x:c r="C29" s="1">
         <x:v>1000</x:v>
       </x:c>
       <x:c r="D29" s="1">
-        <x:v>251.92</x:v>
+        <x:v>283.41</x:v>
       </x:c>
       <x:c r="E29" s="1">
-        <x:v>-748.08</x:v>
+        <x:v>-716.59</x:v>
       </x:c>
     </x:row>
     <x:row r="30" spans="1:5">
       <x:c r="A30" s="0" t="s">
         <x:v>58</x:v>
       </x:c>
       <x:c r="B30" s="0" t="s">
         <x:v>59</x:v>
       </x:c>
       <x:c r="C30" s="1">
         <x:v>55.3</x:v>
       </x:c>
       <x:c r="D30" s="1">
         <x:v>0.3</x:v>
       </x:c>
       <x:c r="E30" s="1">
         <x:v>-55</x:v>
       </x:c>
     </x:row>
   </x:sheetData>
   <x:printOptions horizontalCentered="0" verticalCentered="0" headings="0" gridLines="0"/>
   <x:pageMargins left="0.75" right="0.75" top="0.75" bottom="0.5" header="0.5" footer="0.75"/>
   <x:pageSetup paperSize="1" scale="100" pageOrder="downThenOver" orientation="default" blackAndWhite="0" draft="0" cellComments="none" errors="displayed"/>
   <x:headerFooter/>
   <x:tableParts count="1">
@@ -1282,122 +1282,122 @@
       </x:c>
       <x:c r="B3" s="0" t="s">
         <x:v>2</x:v>
       </x:c>
       <x:c r="C3" s="1" t="s">
         <x:v>3</x:v>
       </x:c>
       <x:c r="D3" s="1" t="s">
         <x:v>4</x:v>
       </x:c>
       <x:c r="E3" s="1" t="s">
         <x:v>5</x:v>
       </x:c>
     </x:row>
     <x:row r="4" spans="1:5">
       <x:c r="A4" s="0" t="s">
         <x:v>61</x:v>
       </x:c>
       <x:c r="B4" s="0" t="s">
         <x:v>62</x:v>
       </x:c>
       <x:c r="C4" s="1">
         <x:v>230500</x:v>
       </x:c>
       <x:c r="D4" s="1">
-        <x:v>175156.84</x:v>
+        <x:v>197578.17</x:v>
       </x:c>
       <x:c r="E4" s="1">
-        <x:v>-55343.16</x:v>
+        <x:v>-32921.83</x:v>
       </x:c>
     </x:row>
     <x:row r="5" spans="1:5">
       <x:c r="A5" s="0" t="s">
         <x:v>63</x:v>
       </x:c>
       <x:c r="B5" s="0" t="s">
         <x:v>64</x:v>
       </x:c>
       <x:c r="C5" s="1">
         <x:v>192000</x:v>
       </x:c>
       <x:c r="D5" s="1">
-        <x:v>148260.07</x:v>
+        <x:v>165201.4</x:v>
       </x:c>
       <x:c r="E5" s="1">
-        <x:v>-43739.93</x:v>
+        <x:v>-26798.6</x:v>
       </x:c>
     </x:row>
     <x:row r="6" spans="1:5">
       <x:c r="A6" s="0" t="s">
         <x:v>65</x:v>
       </x:c>
       <x:c r="B6" s="0" t="s">
         <x:v>66</x:v>
       </x:c>
       <x:c r="C6" s="1">
         <x:v>38500</x:v>
       </x:c>
       <x:c r="D6" s="1">
-        <x:v>26896.77</x:v>
+        <x:v>32376.77</x:v>
       </x:c>
       <x:c r="E6" s="1">
-        <x:v>-11603.23</x:v>
+        <x:v>-6123.23</x:v>
       </x:c>
     </x:row>
     <x:row r="7" spans="1:5">
       <x:c r="A7" s="0" t="s">
         <x:v>67</x:v>
       </x:c>
       <x:c r="B7" s="0" t="s">
         <x:v>68</x:v>
       </x:c>
       <x:c r="C7" s="1">
         <x:v>600</x:v>
       </x:c>
       <x:c r="D7" s="1">
-        <x:v>781.44</x:v>
+        <x:v>893.29</x:v>
       </x:c>
       <x:c r="E7" s="1">
-        <x:v>181.44</x:v>
+        <x:v>293.29</x:v>
       </x:c>
     </x:row>
     <x:row r="8" spans="1:5">
       <x:c r="A8" s="0" t="s">
         <x:v>69</x:v>
       </x:c>
       <x:c r="B8" s="0" t="s">
         <x:v>68</x:v>
       </x:c>
       <x:c r="C8" s="1">
         <x:v>600</x:v>
       </x:c>
       <x:c r="D8" s="1">
-        <x:v>781.44</x:v>
+        <x:v>893.29</x:v>
       </x:c>
       <x:c r="E8" s="1">
-        <x:v>181.44</x:v>
+        <x:v>293.29</x:v>
       </x:c>
     </x:row>
   </x:sheetData>
   <x:printOptions horizontalCentered="0" verticalCentered="0" headings="0" gridLines="0"/>
   <x:pageMargins left="0.75" right="0.75" top="0.75" bottom="0.5" header="0.5" footer="0.75"/>
   <x:pageSetup paperSize="1" scale="100" pageOrder="downThenOver" orientation="default" blackAndWhite="0" draft="0" cellComments="none" errors="displayed"/>
   <x:headerFooter/>
   <x:tableParts count="1">
     <x:tablePart r:id="rId8"/>
   </x:tableParts>
 </x:worksheet>
 </file>
 
 <file path=xl/worksheets/sheet3.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main" mc:Ignorable="x14ac">
   <x:sheetPr>
     <x:outlinePr summaryBelow="1" summaryRight="1"/>
   </x:sheetPr>
   <x:dimension ref="A1:D7"/>
   <x:sheetViews>
     <x:sheetView workbookViewId="0"/>
   </x:sheetViews>
   <x:sheetFormatPr defaultRowHeight="15"/>
   <x:cols>
     <x:col min="1" max="1" width="34.424911" style="0" customWidth="1"/>
@@ -1410,79 +1410,79 @@
         <x:v>70</x:v>
       </x:c>
     </x:row>
     <x:row r="3" spans="1:4">
       <x:c r="A3" s="3" t="s">
         <x:v>71</x:v>
       </x:c>
       <x:c r="B3" s="4" t="s">
         <x:v>72</x:v>
       </x:c>
       <x:c r="C3" s="4" t="s">
         <x:v>73</x:v>
       </x:c>
       <x:c r="D3" s="4" t="s">
         <x:v>74</x:v>
       </x:c>
     </x:row>
     <x:row r="4" spans="1:4">
       <x:c r="A4" s="0" t="s">
         <x:v>75</x:v>
       </x:c>
       <x:c r="B4" s="1">
         <x:v>231100</x:v>
       </x:c>
       <x:c r="C4" s="1">
-        <x:v>175938.28</x:v>
+        <x:v>198471.46</x:v>
       </x:c>
       <x:c r="D4" s="1">
         <x:f>C4-B4</x:f>
       </x:c>
     </x:row>
     <x:row r="5" spans="1:4">
       <x:c r="A5" s="0" t="s">
         <x:v>76</x:v>
       </x:c>
       <x:c r="B5" s="1">
         <x:v>203987.3</x:v>
       </x:c>
       <x:c r="C5" s="1">
-        <x:v>134665.31</x:v>
+        <x:v>152788.44</x:v>
       </x:c>
       <x:c r="D5" s="1">
         <x:f>C5-B5</x:f>
       </x:c>
     </x:row>
     <x:row r="7" spans="1:4">
       <x:c r="A7" s="5" t="s">
         <x:v>77</x:v>
       </x:c>
       <x:c r="B7" s="6">
         <x:v>27112.7</x:v>
       </x:c>
       <x:c r="C7" s="6">
-        <x:v>41272.97</x:v>
+        <x:v>45683.02</x:v>
       </x:c>
       <x:c r="D7" s="6">
         <x:f>C7-B7</x:f>
       </x:c>
     </x:row>
   </x:sheetData>
   <x:printOptions horizontalCentered="0" verticalCentered="0" headings="0" gridLines="0"/>
   <x:pageMargins left="0.75" right="0.75" top="0.75" bottom="0.5" header="0.5" footer="0.75"/>
   <x:pageSetup paperSize="1" scale="100" pageOrder="downThenOver" orientation="default" blackAndWhite="0" draft="0" cellComments="none" errors="displayed"/>
   <x:headerFooter/>
   <x:tableParts count="0"/>
 </x:worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <ap:Properties xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes" xmlns:ap="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties">
   <ap:Application>Microsoft Excel</ap:Application>
   <ap:TitlesOfParts>
     <vt:vector baseType="lpstr" size="9">
       <vt:lpstr>Gastos (G6)</vt:lpstr>
       <vt:lpstr>Ingresos (G7)</vt:lpstr>
       <vt:lpstr>Resumen Ejecutivo</vt:lpstr>
       <vt:lpstr>Gastos (G6)!Print_Area</vt:lpstr>
       <vt:lpstr>Gastos (G6)!Print_Titles</vt:lpstr>
       <vt:lpstr>Ingresos (G7)!Print_Area</vt:lpstr>