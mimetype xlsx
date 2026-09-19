--- v5 (2026-08-05)
+++ v6 (2026-09-19)
@@ -1,64 +1,64 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="psmdcp" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/tables/table1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.table+xml"/>
   <Override PartName="/xl/worksheets/sheet2.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/tables/table2.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.table+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R98bd8db8d3ad4526" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/a13d5b6c9eef4e35b19f71f66e2c80d5.psmdcp" Id="Re6a58d9f197e4109" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R28dd0ba2b3da42c5" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/25fae2d4a6384fd59327aa147d5b5084.psmdcp" Id="R110ae1d4940a4c99" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:workbookPr codeName="ThisWorkbook"/>
   <x:bookViews>
     <x:workbookView firstSheet="0" activeTab="0"/>
   </x:bookViews>
   <x:sheets>
     <x:sheet name="Gastos (G6)" sheetId="1" r:id="rId2"/>
     <x:sheet name="Ingresos (G7)" sheetId="2" r:id="rId3"/>
   </x:sheets>
   <x:definedNames/>
   <x:calcPr calcId="125725"/>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:si>
-    <x:t>Seguimiento de Gastos - Año 2026 (Cierre Mes 8)</x:t>
+    <x:t>Seguimiento de Gastos - Año 2026 (Cierre Mes 9)</x:t>
   </x:si>
   <x:si>
     <x:t>Cuenta</x:t>
   </x:si>
   <x:si>
     <x:t>Nombre</x:t>
   </x:si>
   <x:si>
     <x:t>Presupuesto_Anual</x:t>
   </x:si>
   <x:si>
     <x:t>Prorrateo</x:t>
   </x:si>
   <x:si>
     <x:t>Realizado</x:t>
   </x:si>
   <x:si>
     <x:t>Desviacion</x:t>
   </x:si>
   <x:si>
     <x:t>621</x:t>
   </x:si>
   <x:si>
     <x:t>ARRENDAMIENTOS Y CANONES</x:t>
   </x:si>
@@ -197,51 +197,51 @@
   <x:si>
     <x:t>629002</x:t>
   </x:si>
   <x:si>
     <x:t>GASTOS DESPLAZAMIENTO</x:t>
   </x:si>
   <x:si>
     <x:t>629003</x:t>
   </x:si>
   <x:si>
     <x:t>GASTOS DIVERSOS</x:t>
   </x:si>
   <x:si>
     <x:t>629005</x:t>
   </x:si>
   <x:si>
     <x:t>LIBROS, SUSCRIPCIONES, ETC...</x:t>
   </x:si>
   <x:si>
     <x:t>629006</x:t>
   </x:si>
   <x:si>
     <x:t>SUPLIDOS</x:t>
   </x:si>
   <x:si>
-    <x:t>Seguimiento de Ingresos - Año 2026 (Cierre Mes 8)</x:t>
+    <x:t>Seguimiento de Ingresos - Año 2026 (Cierre Mes 9)</x:t>
   </x:si>
   <x:si>
     <x:t>705</x:t>
   </x:si>
   <x:si>
     <x:t>PRESTACION DE SERVICIOS</x:t>
   </x:si>
   <x:si>
     <x:t>705000</x:t>
   </x:si>
   <x:si>
     <x:t>ASISTENCIA FLOTA</x:t>
   </x:si>
   <x:si>
     <x:t>705001</x:t>
   </x:si>
   <x:si>
     <x:t>CLIENTES VARIOS</x:t>
   </x:si>
   <x:si>
     <x:t>769</x:t>
   </x:si>
   <x:si>
     <x:t>OTROS INGRESOS FINANCIEROS</x:t>
   </x:si>
@@ -694,577 +694,577 @@
       </x:c>
       <x:c r="C3" s="0" t="s">
         <x:v>3</x:v>
       </x:c>
       <x:c r="D3" s="0" t="s">
         <x:v>4</x:v>
       </x:c>
       <x:c r="E3" s="0" t="s">
         <x:v>5</x:v>
       </x:c>
       <x:c r="F3" s="0" t="s">
         <x:v>6</x:v>
       </x:c>
     </x:row>
     <x:row r="4" spans="1:6">
       <x:c r="A4" s="0" t="s">
         <x:v>7</x:v>
       </x:c>
       <x:c r="B4" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="C4" s="0">
         <x:v>10892</x:v>
       </x:c>
       <x:c r="D4" s="0">
-        <x:v>7261</x:v>
+        <x:v>8169</x:v>
       </x:c>
       <x:c r="E4" s="0">
-        <x:v>5447</x:v>
+        <x:v>7263</x:v>
       </x:c>
       <x:c r="F4" s="0">
-        <x:v>-1814</x:v>
+        <x:v>-906</x:v>
       </x:c>
     </x:row>
     <x:row r="5" spans="1:6">
       <x:c r="A5" s="0" t="s">
         <x:v>9</x:v>
       </x:c>
       <x:c r="B5" s="0" t="s">
         <x:v>10</x:v>
       </x:c>
       <x:c r="C5" s="0">
         <x:v>9730</x:v>
       </x:c>
       <x:c r="D5" s="0">
-        <x:v>6487</x:v>
+        <x:v>7298</x:v>
       </x:c>
       <x:c r="E5" s="0">
-        <x:v>4866</x:v>
+        <x:v>6488</x:v>
       </x:c>
       <x:c r="F5" s="0">
-        <x:v>-1621</x:v>
+        <x:v>-810</x:v>
       </x:c>
     </x:row>
     <x:row r="6" spans="1:6">
       <x:c r="A6" s="0" t="s">
         <x:v>11</x:v>
       </x:c>
       <x:c r="B6" s="0" t="s">
         <x:v>12</x:v>
       </x:c>
       <x:c r="C6" s="0">
         <x:v>1162</x:v>
       </x:c>
       <x:c r="D6" s="0">
+        <x:v>872</x:v>
+      </x:c>
+      <x:c r="E6" s="0">
         <x:v>775</x:v>
       </x:c>
-      <x:c r="E6" s="0">
-[...1 lines deleted...]
-      </x:c>
       <x:c r="F6" s="0">
-        <x:v>-194</x:v>
+        <x:v>-97</x:v>
       </x:c>
     </x:row>
     <x:row r="7" spans="1:6">
       <x:c r="A7" s="0" t="s">
         <x:v>13</x:v>
       </x:c>
       <x:c r="B7" s="0" t="s">
         <x:v>14</x:v>
       </x:c>
       <x:c r="C7" s="0">
         <x:v>800</x:v>
       </x:c>
       <x:c r="D7" s="0">
-        <x:v>533</x:v>
+        <x:v>600</x:v>
       </x:c>
       <x:c r="E7" s="0">
-        <x:v>330</x:v>
+        <x:v>436</x:v>
       </x:c>
       <x:c r="F7" s="0">
-        <x:v>-203</x:v>
+        <x:v>-164</x:v>
       </x:c>
     </x:row>
     <x:row r="8" spans="1:6">
       <x:c r="A8" s="0" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="B8" s="0" t="s">
         <x:v>16</x:v>
       </x:c>
       <x:c r="C8" s="0">
         <x:v>800</x:v>
       </x:c>
       <x:c r="D8" s="0">
-        <x:v>533</x:v>
+        <x:v>600</x:v>
       </x:c>
       <x:c r="E8" s="0">
-        <x:v>330</x:v>
+        <x:v>436</x:v>
       </x:c>
       <x:c r="F8" s="0">
-        <x:v>-203</x:v>
+        <x:v>-164</x:v>
       </x:c>
     </x:row>
     <x:row r="9" spans="1:6">
       <x:c r="A9" s="0" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="B9" s="0" t="s">
         <x:v>18</x:v>
       </x:c>
       <x:c r="C9" s="0">
         <x:v>164700</x:v>
       </x:c>
       <x:c r="D9" s="0">
-        <x:v>109800</x:v>
+        <x:v>123525</x:v>
       </x:c>
       <x:c r="E9" s="0">
-        <x:v>82074</x:v>
+        <x:v>104831</x:v>
       </x:c>
       <x:c r="F9" s="0">
-        <x:v>-27726</x:v>
+        <x:v>-18694</x:v>
       </x:c>
     </x:row>
     <x:row r="10" spans="1:6">
       <x:c r="A10" s="0" t="s">
         <x:v>19</x:v>
       </x:c>
       <x:c r="B10" s="0" t="s">
         <x:v>20</x:v>
       </x:c>
       <x:c r="C10" s="0">
         <x:v>6000</x:v>
       </x:c>
       <x:c r="D10" s="0">
-        <x:v>4000</x:v>
+        <x:v>4500</x:v>
       </x:c>
       <x:c r="E10" s="0">
         <x:v>2404</x:v>
       </x:c>
       <x:c r="F10" s="0">
-        <x:v>-1596</x:v>
+        <x:v>-2096</x:v>
       </x:c>
     </x:row>
     <x:row r="11" spans="1:6">
       <x:c r="A11" s="0" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B11" s="0" t="s">
         <x:v>22</x:v>
       </x:c>
       <x:c r="C11" s="0">
         <x:v>155400</x:v>
       </x:c>
       <x:c r="D11" s="0">
-        <x:v>103600</x:v>
+        <x:v>116550</x:v>
       </x:c>
       <x:c r="E11" s="0">
-        <x:v>77700</x:v>
+        <x:v>99900</x:v>
       </x:c>
       <x:c r="F11" s="0">
-        <x:v>-25900</x:v>
+        <x:v>-16650</x:v>
       </x:c>
     </x:row>
     <x:row r="12" spans="1:6">
       <x:c r="A12" s="0" t="s">
         <x:v>23</x:v>
       </x:c>
       <x:c r="B12" s="0" t="s">
         <x:v>24</x:v>
       </x:c>
       <x:c r="C12" s="0">
         <x:v>3000</x:v>
       </x:c>
       <x:c r="D12" s="0">
-        <x:v>2000</x:v>
+        <x:v>2250</x:v>
       </x:c>
       <x:c r="E12" s="0">
-        <x:v>1700</x:v>
+        <x:v>2200</x:v>
       </x:c>
       <x:c r="F12" s="0">
-        <x:v>-300</x:v>
+        <x:v>-50</x:v>
       </x:c>
     </x:row>
     <x:row r="13" spans="1:6">
       <x:c r="A13" s="0" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="B13" s="0" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="C13" s="0">
         <x:v>300</x:v>
       </x:c>
       <x:c r="D13" s="0">
-        <x:v>200</x:v>
+        <x:v>225</x:v>
       </x:c>
       <x:c r="E13" s="0">
-        <x:v>270</x:v>
+        <x:v>327</x:v>
       </x:c>
       <x:c r="F13" s="0">
-        <x:v>70</x:v>
+        <x:v>102</x:v>
       </x:c>
     </x:row>
     <x:row r="14" spans="1:6">
       <x:c r="A14" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="B14" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="C14" s="0">
         <x:v>2000</x:v>
       </x:c>
       <x:c r="D14" s="0">
-        <x:v>1333</x:v>
+        <x:v>1500</x:v>
       </x:c>
       <x:c r="E14" s="0">
         <x:v>1117</x:v>
       </x:c>
       <x:c r="F14" s="0">
-        <x:v>-216</x:v>
+        <x:v>-383</x:v>
       </x:c>
     </x:row>
     <x:row r="15" spans="1:6">
       <x:c r="A15" s="0" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="B15" s="0" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="C15" s="0">
         <x:v>2000</x:v>
       </x:c>
       <x:c r="D15" s="0">
-        <x:v>1333</x:v>
+        <x:v>1500</x:v>
       </x:c>
       <x:c r="E15" s="0">
         <x:v>1117</x:v>
       </x:c>
       <x:c r="F15" s="0">
-        <x:v>-216</x:v>
+        <x:v>-383</x:v>
       </x:c>
     </x:row>
     <x:row r="16" spans="1:6">
       <x:c r="A16" s="0" t="s">
         <x:v>31</x:v>
       </x:c>
       <x:c r="B16" s="0" t="s">
         <x:v>32</x:v>
       </x:c>
       <x:c r="C16" s="0">
         <x:v>240</x:v>
       </x:c>
       <x:c r="D16" s="0">
-        <x:v>160</x:v>
+        <x:v>180</x:v>
       </x:c>
       <x:c r="E16" s="0">
-        <x:v>83</x:v>
+        <x:v>84</x:v>
       </x:c>
       <x:c r="F16" s="0">
-        <x:v>-77</x:v>
+        <x:v>-96</x:v>
       </x:c>
     </x:row>
     <x:row r="17" spans="1:6">
       <x:c r="A17" s="0" t="s">
         <x:v>33</x:v>
       </x:c>
       <x:c r="B17" s="0" t="s">
         <x:v>34</x:v>
       </x:c>
       <x:c r="C17" s="0">
         <x:v>240</x:v>
       </x:c>
       <x:c r="D17" s="0">
-        <x:v>160</x:v>
+        <x:v>180</x:v>
       </x:c>
       <x:c r="E17" s="0">
-        <x:v>83</x:v>
+        <x:v>84</x:v>
       </x:c>
       <x:c r="F17" s="0">
-        <x:v>-77</x:v>
+        <x:v>-96</x:v>
       </x:c>
     </x:row>
     <x:row r="18" spans="1:6">
       <x:c r="A18" s="0" t="s">
         <x:v>35</x:v>
       </x:c>
       <x:c r="B18" s="0" t="s">
         <x:v>36</x:v>
       </x:c>
       <x:c r="C18" s="0">
         <x:v>15000</x:v>
       </x:c>
       <x:c r="D18" s="0">
-        <x:v>10000</x:v>
+        <x:v>11250</x:v>
       </x:c>
       <x:c r="E18" s="0">
-        <x:v>9707</x:v>
+        <x:v>13369</x:v>
       </x:c>
       <x:c r="F18" s="0">
-        <x:v>-293</x:v>
+        <x:v>2119</x:v>
       </x:c>
     </x:row>
     <x:row r="19" spans="1:6">
       <x:c r="A19" s="0" t="s">
         <x:v>37</x:v>
       </x:c>
       <x:c r="B19" s="0" t="s">
         <x:v>38</x:v>
       </x:c>
       <x:c r="C19" s="0">
         <x:v>8000</x:v>
       </x:c>
       <x:c r="D19" s="0">
-        <x:v>5333</x:v>
+        <x:v>6000</x:v>
       </x:c>
       <x:c r="E19" s="0">
-        <x:v>5295</x:v>
+        <x:v>6521</x:v>
       </x:c>
       <x:c r="F19" s="0">
-        <x:v>-38</x:v>
+        <x:v>521</x:v>
       </x:c>
     </x:row>
     <x:row r="20" spans="1:6">
       <x:c r="A20" s="0" t="s">
         <x:v>39</x:v>
       </x:c>
       <x:c r="B20" s="0" t="s">
         <x:v>40</x:v>
       </x:c>
       <x:c r="C20" s="0">
         <x:v>7000</x:v>
       </x:c>
       <x:c r="D20" s="0">
-        <x:v>4667</x:v>
+        <x:v>5250</x:v>
       </x:c>
       <x:c r="E20" s="0">
-        <x:v>4412</x:v>
+        <x:v>6847</x:v>
       </x:c>
       <x:c r="F20" s="0">
-        <x:v>-255</x:v>
+        <x:v>1597</x:v>
       </x:c>
     </x:row>
     <x:row r="21" spans="1:6">
       <x:c r="A21" s="0" t="s">
         <x:v>41</x:v>
       </x:c>
       <x:c r="B21" s="0" t="s">
         <x:v>42</x:v>
       </x:c>
       <x:c r="C21" s="0">
         <x:v>5600</x:v>
       </x:c>
       <x:c r="D21" s="0">
-        <x:v>3733</x:v>
+        <x:v>4200</x:v>
       </x:c>
       <x:c r="E21" s="0">
-        <x:v>4467</x:v>
+        <x:v>5097</x:v>
       </x:c>
       <x:c r="F21" s="0">
-        <x:v>733</x:v>
+        <x:v>897</x:v>
       </x:c>
     </x:row>
     <x:row r="22" spans="1:6">
       <x:c r="A22" s="0" t="s">
         <x:v>43</x:v>
       </x:c>
       <x:c r="B22" s="0" t="s">
         <x:v>44</x:v>
       </x:c>
       <x:c r="C22" s="0">
         <x:v>2200</x:v>
       </x:c>
       <x:c r="D22" s="0">
-        <x:v>1467</x:v>
+        <x:v>1650</x:v>
       </x:c>
       <x:c r="E22" s="0">
-        <x:v>2503</x:v>
+        <x:v>2873</x:v>
       </x:c>
       <x:c r="F22" s="0">
-        <x:v>1036</x:v>
+        <x:v>1223</x:v>
       </x:c>
     </x:row>
     <x:row r="23" spans="1:6">
       <x:c r="A23" s="0" t="s">
         <x:v>45</x:v>
       </x:c>
       <x:c r="B23" s="0" t="s">
         <x:v>46</x:v>
       </x:c>
       <x:c r="C23" s="0">
         <x:v>2400</x:v>
       </x:c>
       <x:c r="D23" s="0">
-        <x:v>1600</x:v>
+        <x:v>1800</x:v>
       </x:c>
       <x:c r="E23" s="0">
-        <x:v>981</x:v>
+        <x:v>1121</x:v>
       </x:c>
       <x:c r="F23" s="0">
-        <x:v>-619</x:v>
+        <x:v>-679</x:v>
       </x:c>
     </x:row>
     <x:row r="24" spans="1:6">
       <x:c r="A24" s="0" t="s">
         <x:v>47</x:v>
       </x:c>
       <x:c r="B24" s="0" t="s">
         <x:v>48</x:v>
       </x:c>
       <x:c r="C24" s="0">
         <x:v>1000</x:v>
       </x:c>
       <x:c r="D24" s="0">
-        <x:v>667</x:v>
+        <x:v>750</x:v>
       </x:c>
       <x:c r="E24" s="0">
-        <x:v>982</x:v>
+        <x:v>1103</x:v>
       </x:c>
       <x:c r="F24" s="0">
-        <x:v>316</x:v>
+        <x:v>353</x:v>
       </x:c>
     </x:row>
     <x:row r="25" spans="1:6">
       <x:c r="A25" s="0" t="s">
         <x:v>49</x:v>
       </x:c>
       <x:c r="B25" s="0" t="s">
         <x:v>50</x:v>
       </x:c>
       <x:c r="C25" s="0">
         <x:v>4755</x:v>
       </x:c>
       <x:c r="D25" s="0">
-        <x:v>3170</x:v>
+        <x:v>3566</x:v>
       </x:c>
       <x:c r="E25" s="0">
-        <x:v>2108</x:v>
+        <x:v>2469</x:v>
       </x:c>
       <x:c r="F25" s="0">
-        <x:v>-1062</x:v>
+        <x:v>-1097</x:v>
       </x:c>
     </x:row>
     <x:row r="26" spans="1:6">
       <x:c r="A26" s="0" t="s">
         <x:v>51</x:v>
       </x:c>
       <x:c r="B26" s="0" t="s">
         <x:v>52</x:v>
       </x:c>
       <x:c r="C26" s="0">
         <x:v>900</x:v>
       </x:c>
       <x:c r="D26" s="0">
-        <x:v>600</x:v>
+        <x:v>675</x:v>
       </x:c>
       <x:c r="E26" s="0">
-        <x:v>515</x:v>
+        <x:v>589</x:v>
       </x:c>
       <x:c r="F26" s="0">
-        <x:v>-85</x:v>
+        <x:v>-86</x:v>
       </x:c>
     </x:row>
     <x:row r="27" spans="1:6">
       <x:c r="A27" s="0" t="s">
         <x:v>53</x:v>
       </x:c>
       <x:c r="B27" s="0" t="s">
         <x:v>54</x:v>
       </x:c>
       <x:c r="C27" s="0">
         <x:v>2000</x:v>
       </x:c>
       <x:c r="D27" s="0">
-        <x:v>1333</x:v>
+        <x:v>1500</x:v>
       </x:c>
       <x:c r="E27" s="0">
-        <x:v>1073</x:v>
+        <x:v>1263</x:v>
       </x:c>
       <x:c r="F27" s="0">
-        <x:v>-261</x:v>
+        <x:v>-237</x:v>
       </x:c>
     </x:row>
     <x:row r="28" spans="1:6">
       <x:c r="A28" s="0" t="s">
         <x:v>55</x:v>
       </x:c>
       <x:c r="B28" s="0" t="s">
         <x:v>56</x:v>
       </x:c>
       <x:c r="C28" s="0">
         <x:v>800</x:v>
       </x:c>
       <x:c r="D28" s="0">
-        <x:v>533</x:v>
+        <x:v>600</x:v>
       </x:c>
       <x:c r="E28" s="0">
-        <x:v>332</x:v>
+        <x:v>364</x:v>
       </x:c>
       <x:c r="F28" s="0">
-        <x:v>-202</x:v>
+        <x:v>-236</x:v>
       </x:c>
     </x:row>
     <x:row r="29" spans="1:6">
       <x:c r="A29" s="0" t="s">
         <x:v>57</x:v>
       </x:c>
       <x:c r="B29" s="0" t="s">
         <x:v>58</x:v>
       </x:c>
       <x:c r="C29" s="0">
         <x:v>1000</x:v>
       </x:c>
       <x:c r="D29" s="0">
-        <x:v>667</x:v>
+        <x:v>750</x:v>
       </x:c>
       <x:c r="E29" s="0">
-        <x:v>189</x:v>
+        <x:v>252</x:v>
       </x:c>
       <x:c r="F29" s="0">
-        <x:v>-478</x:v>
+        <x:v>-498</x:v>
       </x:c>
     </x:row>
     <x:row r="30" spans="1:6">
       <x:c r="A30" s="0" t="s">
         <x:v>59</x:v>
       </x:c>
       <x:c r="B30" s="0" t="s">
         <x:v>60</x:v>
       </x:c>
       <x:c r="C30" s="0">
         <x:v>55</x:v>
       </x:c>
       <x:c r="D30" s="0">
-        <x:v>37</x:v>
+        <x:v>41</x:v>
       </x:c>
       <x:c r="E30" s="0">
         <x:v>0</x:v>
       </x:c>
       <x:c r="F30" s="0">
-        <x:v>-37</x:v>
+        <x:v>-41</x:v>
       </x:c>
     </x:row>
   </x:sheetData>
   <x:printOptions horizontalCentered="0" verticalCentered="0" headings="0" gridLines="0"/>
   <x:pageMargins left="0.75" right="0.75" top="0.75" bottom="0.5" header="0.5" footer="0.75"/>
   <x:pageSetup paperSize="1" scale="100" pageOrder="downThenOver" orientation="default" blackAndWhite="0" draft="0" cellComments="none" errors="displayed"/>
   <x:headerFooter/>
   <x:tableParts count="1">
     <x:tablePart r:id="rId6"/>
   </x:tableParts>
 </x:worksheet>
 </file>
 
 <file path=xl/worksheets/sheet2.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main" mc:Ignorable="x14ac">
   <x:sheetPr>
     <x:outlinePr summaryBelow="1" summaryRight="1"/>
   </x:sheetPr>
   <x:dimension ref="A1:F8"/>
   <x:sheetViews>
     <x:sheetView workbookViewId="0"/>
   </x:sheetViews>
   <x:sheetFormatPr defaultRowHeight="15"/>
   <x:cols>
     <x:col min="1" max="1" width="45.710625" style="0" customWidth="1"/>
@@ -1289,137 +1289,137 @@
       </x:c>
       <x:c r="C3" s="0" t="s">
         <x:v>3</x:v>
       </x:c>
       <x:c r="D3" s="0" t="s">
         <x:v>4</x:v>
       </x:c>
       <x:c r="E3" s="0" t="s">
         <x:v>5</x:v>
       </x:c>
       <x:c r="F3" s="0" t="s">
         <x:v>6</x:v>
       </x:c>
     </x:row>
     <x:row r="4" spans="1:6">
       <x:c r="A4" s="0" t="s">
         <x:v>62</x:v>
       </x:c>
       <x:c r="B4" s="0" t="s">
         <x:v>63</x:v>
       </x:c>
       <x:c r="C4" s="0">
         <x:v>230500</x:v>
       </x:c>
       <x:c r="D4" s="0">
-        <x:v>153667</x:v>
+        <x:v>172875</x:v>
       </x:c>
       <x:c r="E4" s="0">
-        <x:v>140001</x:v>
+        <x:v>175657</x:v>
       </x:c>
       <x:c r="F4" s="0">
-        <x:v>-13666</x:v>
+        <x:v>2782</x:v>
       </x:c>
     </x:row>
     <x:row r="5" spans="1:6">
       <x:c r="A5" s="0" t="s">
         <x:v>64</x:v>
       </x:c>
       <x:c r="B5" s="0" t="s">
         <x:v>65</x:v>
       </x:c>
       <x:c r="C5" s="0">
         <x:v>192000</x:v>
       </x:c>
       <x:c r="D5" s="0">
-        <x:v>128000</x:v>
+        <x:v>144000</x:v>
       </x:c>
       <x:c r="E5" s="0">
-        <x:v>115034</x:v>
+        <x:v>148260</x:v>
       </x:c>
       <x:c r="F5" s="0">
-        <x:v>-12966</x:v>
+        <x:v>4260</x:v>
       </x:c>
     </x:row>
     <x:row r="6" spans="1:6">
       <x:c r="A6" s="0" t="s">
         <x:v>66</x:v>
       </x:c>
       <x:c r="B6" s="0" t="s">
         <x:v>67</x:v>
       </x:c>
       <x:c r="C6" s="0">
         <x:v>38500</x:v>
       </x:c>
       <x:c r="D6" s="0">
-        <x:v>25667</x:v>
+        <x:v>28875</x:v>
       </x:c>
       <x:c r="E6" s="0">
-        <x:v>24967</x:v>
+        <x:v>27397</x:v>
       </x:c>
       <x:c r="F6" s="0">
-        <x:v>-700</x:v>
+        <x:v>-1478</x:v>
       </x:c>
     </x:row>
     <x:row r="7" spans="1:6">
       <x:c r="A7" s="0" t="s">
         <x:v>68</x:v>
       </x:c>
       <x:c r="B7" s="0" t="s">
         <x:v>69</x:v>
       </x:c>
       <x:c r="C7" s="0">
         <x:v>600</x:v>
       </x:c>
       <x:c r="D7" s="0">
-        <x:v>400</x:v>
+        <x:v>450</x:v>
       </x:c>
       <x:c r="E7" s="0">
-        <x:v>541</x:v>
+        <x:v>781</x:v>
       </x:c>
       <x:c r="F7" s="0">
-        <x:v>141</x:v>
+        <x:v>331</x:v>
       </x:c>
     </x:row>
     <x:row r="8" spans="1:6">
       <x:c r="A8" s="0" t="s">
         <x:v>70</x:v>
       </x:c>
       <x:c r="B8" s="0" t="s">
         <x:v>69</x:v>
       </x:c>
       <x:c r="C8" s="0">
         <x:v>600</x:v>
       </x:c>
       <x:c r="D8" s="0">
-        <x:v>400</x:v>
+        <x:v>450</x:v>
       </x:c>
       <x:c r="E8" s="0">
-        <x:v>541</x:v>
+        <x:v>781</x:v>
       </x:c>
       <x:c r="F8" s="0">
-        <x:v>141</x:v>
+        <x:v>331</x:v>
       </x:c>
     </x:row>
   </x:sheetData>
   <x:printOptions horizontalCentered="0" verticalCentered="0" headings="0" gridLines="0"/>
   <x:pageMargins left="0.75" right="0.75" top="0.75" bottom="0.5" header="0.5" footer="0.75"/>
   <x:pageSetup paperSize="1" scale="100" pageOrder="downThenOver" orientation="default" blackAndWhite="0" draft="0" cellComments="none" errors="displayed"/>
   <x:headerFooter/>
   <x:tableParts count="1">
     <x:tablePart r:id="rId7"/>
   </x:tableParts>
 </x:worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <ap:Properties xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes" xmlns:ap="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties">
   <ap:Application>Microsoft Excel</ap:Application>
   <ap:TitlesOfParts>
     <vt:vector baseType="lpstr" size="6">
       <vt:lpstr>Gastos (G6)</vt:lpstr>
       <vt:lpstr>Ingresos (G7)</vt:lpstr>
       <vt:lpstr>Gastos (G6)!Print_Area</vt:lpstr>
       <vt:lpstr>Gastos (G6)!Print_Titles</vt:lpstr>
       <vt:lpstr>Ingresos (G7)!Print_Area</vt:lpstr>
       <vt:lpstr>Ingresos (G7)!Print_Titles</vt:lpstr>
     </vt:vector>