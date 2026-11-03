--- v6 (2026-09-19)
+++ v7 (2026-11-03)
@@ -1,64 +1,64 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="psmdcp" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/tables/table1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.table+xml"/>
   <Override PartName="/xl/worksheets/sheet2.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/tables/table2.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.table+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R28dd0ba2b3da42c5" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/25fae2d4a6384fd59327aa147d5b5084.psmdcp" Id="R110ae1d4940a4c99" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R02343d9378ac4d01" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/23e92db304374fffa32587ddbaf3d89d.psmdcp" Id="R00f1725960ea4c57" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:workbookPr codeName="ThisWorkbook"/>
   <x:bookViews>
     <x:workbookView firstSheet="0" activeTab="0"/>
   </x:bookViews>
   <x:sheets>
     <x:sheet name="Gastos (G6)" sheetId="1" r:id="rId2"/>
     <x:sheet name="Ingresos (G7)" sheetId="2" r:id="rId3"/>
   </x:sheets>
   <x:definedNames/>
   <x:calcPr calcId="125725"/>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:si>
-    <x:t>Seguimiento de Gastos - Año 2026 (Cierre Mes 9)</x:t>
+    <x:t>Seguimiento de Gastos - Año 2026 (Cierre Mes 11)</x:t>
   </x:si>
   <x:si>
     <x:t>Cuenta</x:t>
   </x:si>
   <x:si>
     <x:t>Nombre</x:t>
   </x:si>
   <x:si>
     <x:t>Presupuesto_Anual</x:t>
   </x:si>
   <x:si>
     <x:t>Prorrateo</x:t>
   </x:si>
   <x:si>
     <x:t>Realizado</x:t>
   </x:si>
   <x:si>
     <x:t>Desviacion</x:t>
   </x:si>
   <x:si>
     <x:t>621</x:t>
   </x:si>
   <x:si>
     <x:t>ARRENDAMIENTOS Y CANONES</x:t>
   </x:si>
@@ -197,51 +197,51 @@
   <x:si>
     <x:t>629002</x:t>
   </x:si>
   <x:si>
     <x:t>GASTOS DESPLAZAMIENTO</x:t>
   </x:si>
   <x:si>
     <x:t>629003</x:t>
   </x:si>
   <x:si>
     <x:t>GASTOS DIVERSOS</x:t>
   </x:si>
   <x:si>
     <x:t>629005</x:t>
   </x:si>
   <x:si>
     <x:t>LIBROS, SUSCRIPCIONES, ETC...</x:t>
   </x:si>
   <x:si>
     <x:t>629006</x:t>
   </x:si>
   <x:si>
     <x:t>SUPLIDOS</x:t>
   </x:si>
   <x:si>
-    <x:t>Seguimiento de Ingresos - Año 2026 (Cierre Mes 9)</x:t>
+    <x:t>Seguimiento de Ingresos - Año 2026 (Cierre Mes 11)</x:t>
   </x:si>
   <x:si>
     <x:t>705</x:t>
   </x:si>
   <x:si>
     <x:t>PRESTACION DE SERVICIOS</x:t>
   </x:si>
   <x:si>
     <x:t>705000</x:t>
   </x:si>
   <x:si>
     <x:t>ASISTENCIA FLOTA</x:t>
   </x:si>
   <x:si>
     <x:t>705001</x:t>
   </x:si>
   <x:si>
     <x:t>CLIENTES VARIOS</x:t>
   </x:si>
   <x:si>
     <x:t>769</x:t>
   </x:si>
   <x:si>
     <x:t>OTROS INGRESOS FINANCIEROS</x:t>
   </x:si>
@@ -650,776 +650,776 @@
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/table" Target="/xl/tables/table1.xml" Id="rId6" /></Relationships>
 </file>
 
 <file path=xl/worksheets/_rels/sheet2.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/table" Target="/xl/tables/table2.xml" Id="rId7" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main" mc:Ignorable="x14ac">
   <x:sheetPr>
     <x:outlinePr summaryBelow="1" summaryRight="1"/>
   </x:sheetPr>
   <x:dimension ref="A1:F30"/>
   <x:sheetViews>
     <x:sheetView workbookViewId="0"/>
   </x:sheetViews>
   <x:sheetFormatPr defaultRowHeight="15"/>
   <x:cols>
-    <x:col min="1" max="1" width="56.853482" style="0" customWidth="1"/>
+    <x:col min="1" max="1" width="58.139196" style="0" customWidth="1"/>
     <x:col min="2" max="2" width="44.567768" style="0" customWidth="1"/>
     <x:col min="3" max="3" width="20.853482" style="0" customWidth="1"/>
     <x:col min="4" max="4" width="11.853482" style="0" customWidth="1"/>
     <x:col min="5" max="5" width="11.710625" style="0" customWidth="1"/>
     <x:col min="6" max="6" width="12.710625" style="0" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row r="1" spans="1:6">
       <x:c r="A1" s="1" t="s">
         <x:v>0</x:v>
       </x:c>
     </x:row>
     <x:row r="3" spans="1:6">
       <x:c r="A3" s="0" t="s">
         <x:v>1</x:v>
       </x:c>
       <x:c r="B3" s="0" t="s">
         <x:v>2</x:v>
       </x:c>
       <x:c r="C3" s="0" t="s">
         <x:v>3</x:v>
       </x:c>
       <x:c r="D3" s="0" t="s">
         <x:v>4</x:v>
       </x:c>
       <x:c r="E3" s="0" t="s">
         <x:v>5</x:v>
       </x:c>
       <x:c r="F3" s="0" t="s">
         <x:v>6</x:v>
       </x:c>
     </x:row>
     <x:row r="4" spans="1:6">
       <x:c r="A4" s="0" t="s">
         <x:v>7</x:v>
       </x:c>
       <x:c r="B4" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="C4" s="0">
         <x:v>10892</x:v>
       </x:c>
       <x:c r="D4" s="0">
-        <x:v>8169</x:v>
+        <x:v>9984</x:v>
       </x:c>
       <x:c r="E4" s="0">
-        <x:v>7263</x:v>
+        <x:v>8171</x:v>
       </x:c>
       <x:c r="F4" s="0">
-        <x:v>-906</x:v>
+        <x:v>-1814</x:v>
       </x:c>
     </x:row>
     <x:row r="5" spans="1:6">
       <x:c r="A5" s="0" t="s">
         <x:v>9</x:v>
       </x:c>
       <x:c r="B5" s="0" t="s">
         <x:v>10</x:v>
       </x:c>
       <x:c r="C5" s="0">
         <x:v>9730</x:v>
       </x:c>
       <x:c r="D5" s="0">
-        <x:v>7298</x:v>
+        <x:v>8919</x:v>
       </x:c>
       <x:c r="E5" s="0">
-        <x:v>6488</x:v>
+        <x:v>7299</x:v>
       </x:c>
       <x:c r="F5" s="0">
-        <x:v>-810</x:v>
+        <x:v>-1620</x:v>
       </x:c>
     </x:row>
     <x:row r="6" spans="1:6">
       <x:c r="A6" s="0" t="s">
         <x:v>11</x:v>
       </x:c>
       <x:c r="B6" s="0" t="s">
         <x:v>12</x:v>
       </x:c>
       <x:c r="C6" s="0">
         <x:v>1162</x:v>
       </x:c>
       <x:c r="D6" s="0">
+        <x:v>1065</x:v>
+      </x:c>
+      <x:c r="E6" s="0">
         <x:v>872</x:v>
       </x:c>
-      <x:c r="E6" s="0">
-[...1 lines deleted...]
-      </x:c>
       <x:c r="F6" s="0">
-        <x:v>-97</x:v>
+        <x:v>-194</x:v>
       </x:c>
     </x:row>
     <x:row r="7" spans="1:6">
       <x:c r="A7" s="0" t="s">
         <x:v>13</x:v>
       </x:c>
       <x:c r="B7" s="0" t="s">
         <x:v>14</x:v>
       </x:c>
       <x:c r="C7" s="0">
         <x:v>800</x:v>
       </x:c>
       <x:c r="D7" s="0">
-        <x:v>600</x:v>
+        <x:v>733</x:v>
       </x:c>
       <x:c r="E7" s="0">
-        <x:v>436</x:v>
+        <x:v>3874</x:v>
       </x:c>
       <x:c r="F7" s="0">
-        <x:v>-164</x:v>
+        <x:v>3141</x:v>
       </x:c>
     </x:row>
     <x:row r="8" spans="1:6">
       <x:c r="A8" s="0" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="B8" s="0" t="s">
         <x:v>16</x:v>
       </x:c>
       <x:c r="C8" s="0">
         <x:v>800</x:v>
       </x:c>
       <x:c r="D8" s="0">
-        <x:v>600</x:v>
+        <x:v>733</x:v>
       </x:c>
       <x:c r="E8" s="0">
-        <x:v>436</x:v>
+        <x:v>3874</x:v>
       </x:c>
       <x:c r="F8" s="0">
-        <x:v>-164</x:v>
+        <x:v>3141</x:v>
       </x:c>
     </x:row>
     <x:row r="9" spans="1:6">
       <x:c r="A9" s="0" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="B9" s="0" t="s">
         <x:v>18</x:v>
       </x:c>
       <x:c r="C9" s="0">
         <x:v>164700</x:v>
       </x:c>
       <x:c r="D9" s="0">
-        <x:v>123525</x:v>
+        <x:v>150975</x:v>
       </x:c>
       <x:c r="E9" s="0">
-        <x:v>104831</x:v>
+        <x:v>116398</x:v>
       </x:c>
       <x:c r="F9" s="0">
-        <x:v>-18694</x:v>
+        <x:v>-34577</x:v>
       </x:c>
     </x:row>
     <x:row r="10" spans="1:6">
       <x:c r="A10" s="0" t="s">
         <x:v>19</x:v>
       </x:c>
       <x:c r="B10" s="0" t="s">
         <x:v>20</x:v>
       </x:c>
       <x:c r="C10" s="0">
         <x:v>6000</x:v>
       </x:c>
       <x:c r="D10" s="0">
-        <x:v>4500</x:v>
+        <x:v>5500</x:v>
       </x:c>
       <x:c r="E10" s="0">
-        <x:v>2404</x:v>
+        <x:v>2621</x:v>
       </x:c>
       <x:c r="F10" s="0">
-        <x:v>-2096</x:v>
+        <x:v>-2879</x:v>
       </x:c>
     </x:row>
     <x:row r="11" spans="1:6">
       <x:c r="A11" s="0" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B11" s="0" t="s">
         <x:v>22</x:v>
       </x:c>
       <x:c r="C11" s="0">
         <x:v>155400</x:v>
       </x:c>
       <x:c r="D11" s="0">
-        <x:v>116550</x:v>
+        <x:v>142450</x:v>
       </x:c>
       <x:c r="E11" s="0">
-        <x:v>99900</x:v>
+        <x:v>111000</x:v>
       </x:c>
       <x:c r="F11" s="0">
-        <x:v>-16650</x:v>
+        <x:v>-31450</x:v>
       </x:c>
     </x:row>
     <x:row r="12" spans="1:6">
       <x:c r="A12" s="0" t="s">
         <x:v>23</x:v>
       </x:c>
       <x:c r="B12" s="0" t="s">
         <x:v>24</x:v>
       </x:c>
       <x:c r="C12" s="0">
         <x:v>3000</x:v>
       </x:c>
       <x:c r="D12" s="0">
-        <x:v>2250</x:v>
+        <x:v>2750</x:v>
       </x:c>
       <x:c r="E12" s="0">
-        <x:v>2200</x:v>
+        <x:v>2450</x:v>
       </x:c>
       <x:c r="F12" s="0">
-        <x:v>-50</x:v>
+        <x:v>-300</x:v>
       </x:c>
     </x:row>
     <x:row r="13" spans="1:6">
       <x:c r="A13" s="0" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="B13" s="0" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="C13" s="0">
         <x:v>300</x:v>
       </x:c>
       <x:c r="D13" s="0">
-        <x:v>225</x:v>
+        <x:v>275</x:v>
       </x:c>
       <x:c r="E13" s="0">
         <x:v>327</x:v>
       </x:c>
       <x:c r="F13" s="0">
-        <x:v>102</x:v>
+        <x:v>52</x:v>
       </x:c>
     </x:row>
     <x:row r="14" spans="1:6">
       <x:c r="A14" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="B14" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="C14" s="0">
         <x:v>2000</x:v>
       </x:c>
       <x:c r="D14" s="0">
-        <x:v>1500</x:v>
+        <x:v>1833</x:v>
       </x:c>
       <x:c r="E14" s="0">
         <x:v>1117</x:v>
       </x:c>
       <x:c r="F14" s="0">
-        <x:v>-383</x:v>
+        <x:v>-716</x:v>
       </x:c>
     </x:row>
     <x:row r="15" spans="1:6">
       <x:c r="A15" s="0" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="B15" s="0" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="C15" s="0">
         <x:v>2000</x:v>
       </x:c>
       <x:c r="D15" s="0">
-        <x:v>1500</x:v>
+        <x:v>1833</x:v>
       </x:c>
       <x:c r="E15" s="0">
         <x:v>1117</x:v>
       </x:c>
       <x:c r="F15" s="0">
-        <x:v>-383</x:v>
+        <x:v>-716</x:v>
       </x:c>
     </x:row>
     <x:row r="16" spans="1:6">
       <x:c r="A16" s="0" t="s">
         <x:v>31</x:v>
       </x:c>
       <x:c r="B16" s="0" t="s">
         <x:v>32</x:v>
       </x:c>
       <x:c r="C16" s="0">
         <x:v>240</x:v>
       </x:c>
       <x:c r="D16" s="0">
-        <x:v>180</x:v>
+        <x:v>220</x:v>
       </x:c>
       <x:c r="E16" s="0">
         <x:v>84</x:v>
       </x:c>
       <x:c r="F16" s="0">
-        <x:v>-96</x:v>
+        <x:v>-136</x:v>
       </x:c>
     </x:row>
     <x:row r="17" spans="1:6">
       <x:c r="A17" s="0" t="s">
         <x:v>33</x:v>
       </x:c>
       <x:c r="B17" s="0" t="s">
         <x:v>34</x:v>
       </x:c>
       <x:c r="C17" s="0">
         <x:v>240</x:v>
       </x:c>
       <x:c r="D17" s="0">
-        <x:v>180</x:v>
+        <x:v>220</x:v>
       </x:c>
       <x:c r="E17" s="0">
         <x:v>84</x:v>
       </x:c>
       <x:c r="F17" s="0">
-        <x:v>-96</x:v>
+        <x:v>-136</x:v>
       </x:c>
     </x:row>
     <x:row r="18" spans="1:6">
       <x:c r="A18" s="0" t="s">
         <x:v>35</x:v>
       </x:c>
       <x:c r="B18" s="0" t="s">
         <x:v>36</x:v>
       </x:c>
       <x:c r="C18" s="0">
         <x:v>15000</x:v>
       </x:c>
       <x:c r="D18" s="0">
-        <x:v>11250</x:v>
+        <x:v>13750</x:v>
       </x:c>
       <x:c r="E18" s="0">
-        <x:v>13369</x:v>
+        <x:v>14818</x:v>
       </x:c>
       <x:c r="F18" s="0">
-        <x:v>2119</x:v>
+        <x:v>1068</x:v>
       </x:c>
     </x:row>
     <x:row r="19" spans="1:6">
       <x:c r="A19" s="0" t="s">
         <x:v>37</x:v>
       </x:c>
       <x:c r="B19" s="0" t="s">
         <x:v>38</x:v>
       </x:c>
       <x:c r="C19" s="0">
         <x:v>8000</x:v>
       </x:c>
       <x:c r="D19" s="0">
-        <x:v>6000</x:v>
+        <x:v>7333</x:v>
       </x:c>
       <x:c r="E19" s="0">
-        <x:v>6521</x:v>
+        <x:v>7228</x:v>
       </x:c>
       <x:c r="F19" s="0">
-        <x:v>521</x:v>
+        <x:v>-105</x:v>
       </x:c>
     </x:row>
     <x:row r="20" spans="1:6">
       <x:c r="A20" s="0" t="s">
         <x:v>39</x:v>
       </x:c>
       <x:c r="B20" s="0" t="s">
         <x:v>40</x:v>
       </x:c>
       <x:c r="C20" s="0">
         <x:v>7000</x:v>
       </x:c>
       <x:c r="D20" s="0">
-        <x:v>5250</x:v>
+        <x:v>6417</x:v>
       </x:c>
       <x:c r="E20" s="0">
-        <x:v>6847</x:v>
+        <x:v>7590</x:v>
       </x:c>
       <x:c r="F20" s="0">
-        <x:v>1597</x:v>
+        <x:v>1173</x:v>
       </x:c>
     </x:row>
     <x:row r="21" spans="1:6">
       <x:c r="A21" s="0" t="s">
         <x:v>41</x:v>
       </x:c>
       <x:c r="B21" s="0" t="s">
         <x:v>42</x:v>
       </x:c>
       <x:c r="C21" s="0">
         <x:v>5600</x:v>
       </x:c>
       <x:c r="D21" s="0">
-        <x:v>4200</x:v>
+        <x:v>5133</x:v>
       </x:c>
       <x:c r="E21" s="0">
-        <x:v>5097</x:v>
+        <x:v>5557</x:v>
       </x:c>
       <x:c r="F21" s="0">
-        <x:v>897</x:v>
+        <x:v>424</x:v>
       </x:c>
     </x:row>
     <x:row r="22" spans="1:6">
       <x:c r="A22" s="0" t="s">
         <x:v>43</x:v>
       </x:c>
       <x:c r="B22" s="0" t="s">
         <x:v>44</x:v>
       </x:c>
       <x:c r="C22" s="0">
         <x:v>2200</x:v>
       </x:c>
       <x:c r="D22" s="0">
-        <x:v>1650</x:v>
+        <x:v>2017</x:v>
       </x:c>
       <x:c r="E22" s="0">
-        <x:v>2873</x:v>
+        <x:v>3059</x:v>
       </x:c>
       <x:c r="F22" s="0">
-        <x:v>1223</x:v>
+        <x:v>1042</x:v>
       </x:c>
     </x:row>
     <x:row r="23" spans="1:6">
       <x:c r="A23" s="0" t="s">
         <x:v>45</x:v>
       </x:c>
       <x:c r="B23" s="0" t="s">
         <x:v>46</x:v>
       </x:c>
       <x:c r="C23" s="0">
         <x:v>2400</x:v>
       </x:c>
       <x:c r="D23" s="0">
-        <x:v>1800</x:v>
+        <x:v>2200</x:v>
       </x:c>
       <x:c r="E23" s="0">
-        <x:v>1121</x:v>
+        <x:v>1181</x:v>
       </x:c>
       <x:c r="F23" s="0">
-        <x:v>-679</x:v>
+        <x:v>-1019</x:v>
       </x:c>
     </x:row>
     <x:row r="24" spans="1:6">
       <x:c r="A24" s="0" t="s">
         <x:v>47</x:v>
       </x:c>
       <x:c r="B24" s="0" t="s">
         <x:v>48</x:v>
       </x:c>
       <x:c r="C24" s="0">
         <x:v>1000</x:v>
       </x:c>
       <x:c r="D24" s="0">
-        <x:v>750</x:v>
+        <x:v>917</x:v>
       </x:c>
       <x:c r="E24" s="0">
-        <x:v>1103</x:v>
+        <x:v>1317</x:v>
       </x:c>
       <x:c r="F24" s="0">
-        <x:v>353</x:v>
+        <x:v>400</x:v>
       </x:c>
     </x:row>
     <x:row r="25" spans="1:6">
       <x:c r="A25" s="0" t="s">
         <x:v>49</x:v>
       </x:c>
       <x:c r="B25" s="0" t="s">
         <x:v>50</x:v>
       </x:c>
       <x:c r="C25" s="0">
         <x:v>4755</x:v>
       </x:c>
       <x:c r="D25" s="0">
-        <x:v>3566</x:v>
+        <x:v>4359</x:v>
       </x:c>
       <x:c r="E25" s="0">
-        <x:v>2469</x:v>
+        <x:v>2770</x:v>
       </x:c>
       <x:c r="F25" s="0">
-        <x:v>-1097</x:v>
+        <x:v>-1589</x:v>
       </x:c>
     </x:row>
     <x:row r="26" spans="1:6">
       <x:c r="A26" s="0" t="s">
         <x:v>51</x:v>
       </x:c>
       <x:c r="B26" s="0" t="s">
         <x:v>52</x:v>
       </x:c>
       <x:c r="C26" s="0">
         <x:v>900</x:v>
       </x:c>
       <x:c r="D26" s="0">
-        <x:v>675</x:v>
+        <x:v>825</x:v>
       </x:c>
       <x:c r="E26" s="0">
-        <x:v>589</x:v>
+        <x:v>669</x:v>
       </x:c>
       <x:c r="F26" s="0">
-        <x:v>-86</x:v>
+        <x:v>-156</x:v>
       </x:c>
     </x:row>
     <x:row r="27" spans="1:6">
       <x:c r="A27" s="0" t="s">
         <x:v>53</x:v>
       </x:c>
       <x:c r="B27" s="0" t="s">
         <x:v>54</x:v>
       </x:c>
       <x:c r="C27" s="0">
         <x:v>2000</x:v>
       </x:c>
       <x:c r="D27" s="0">
-        <x:v>1500</x:v>
+        <x:v>1833</x:v>
       </x:c>
       <x:c r="E27" s="0">
-        <x:v>1263</x:v>
+        <x:v>1330</x:v>
       </x:c>
       <x:c r="F27" s="0">
-        <x:v>-237</x:v>
+        <x:v>-503</x:v>
       </x:c>
     </x:row>
     <x:row r="28" spans="1:6">
       <x:c r="A28" s="0" t="s">
         <x:v>55</x:v>
       </x:c>
       <x:c r="B28" s="0" t="s">
         <x:v>56</x:v>
       </x:c>
       <x:c r="C28" s="0">
         <x:v>800</x:v>
       </x:c>
       <x:c r="D28" s="0">
-        <x:v>600</x:v>
+        <x:v>733</x:v>
       </x:c>
       <x:c r="E28" s="0">
-        <x:v>364</x:v>
+        <x:v>487</x:v>
       </x:c>
       <x:c r="F28" s="0">
-        <x:v>-236</x:v>
+        <x:v>-247</x:v>
       </x:c>
     </x:row>
     <x:row r="29" spans="1:6">
       <x:c r="A29" s="0" t="s">
         <x:v>57</x:v>
       </x:c>
       <x:c r="B29" s="0" t="s">
         <x:v>58</x:v>
       </x:c>
       <x:c r="C29" s="0">
         <x:v>1000</x:v>
       </x:c>
       <x:c r="D29" s="0">
-        <x:v>750</x:v>
+        <x:v>917</x:v>
       </x:c>
       <x:c r="E29" s="0">
-        <x:v>252</x:v>
+        <x:v>283</x:v>
       </x:c>
       <x:c r="F29" s="0">
-        <x:v>-498</x:v>
+        <x:v>-633</x:v>
       </x:c>
     </x:row>
     <x:row r="30" spans="1:6">
       <x:c r="A30" s="0" t="s">
         <x:v>59</x:v>
       </x:c>
       <x:c r="B30" s="0" t="s">
         <x:v>60</x:v>
       </x:c>
       <x:c r="C30" s="0">
         <x:v>55</x:v>
       </x:c>
       <x:c r="D30" s="0">
-        <x:v>41</x:v>
+        <x:v>51</x:v>
       </x:c>
       <x:c r="E30" s="0">
         <x:v>0</x:v>
       </x:c>
       <x:c r="F30" s="0">
-        <x:v>-41</x:v>
+        <x:v>-50</x:v>
       </x:c>
     </x:row>
   </x:sheetData>
   <x:printOptions horizontalCentered="0" verticalCentered="0" headings="0" gridLines="0"/>
   <x:pageMargins left="0.75" right="0.75" top="0.75" bottom="0.5" header="0.5" footer="0.75"/>
   <x:pageSetup paperSize="1" scale="100" pageOrder="downThenOver" orientation="default" blackAndWhite="0" draft="0" cellComments="none" errors="displayed"/>
   <x:headerFooter/>
   <x:tableParts count="1">
     <x:tablePart r:id="rId6"/>
   </x:tableParts>
 </x:worksheet>
 </file>
 
 <file path=xl/worksheets/sheet2.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main" mc:Ignorable="x14ac">
   <x:sheetPr>
     <x:outlinePr summaryBelow="1" summaryRight="1"/>
   </x:sheetPr>
   <x:dimension ref="A1:F8"/>
   <x:sheetViews>
     <x:sheetView workbookViewId="0"/>
   </x:sheetViews>
   <x:sheetFormatPr defaultRowHeight="15"/>
   <x:cols>
-    <x:col min="1" max="1" width="45.710625" style="0" customWidth="1"/>
+    <x:col min="1" max="1" width="46.710625" style="0" customWidth="1"/>
     <x:col min="2" max="2" width="29.567768" style="0" customWidth="1"/>
     <x:col min="3" max="3" width="20.853482" style="0" customWidth="1"/>
     <x:col min="4" max="4" width="11.853482" style="0" customWidth="1"/>
     <x:col min="5" max="5" width="11.710625" style="0" customWidth="1"/>
     <x:col min="6" max="6" width="12.710625" style="0" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row r="1" spans="1:6">
       <x:c r="A1" s="2" t="s">
         <x:v>61</x:v>
       </x:c>
     </x:row>
     <x:row r="3" spans="1:6">
       <x:c r="A3" s="0" t="s">
         <x:v>1</x:v>
       </x:c>
       <x:c r="B3" s="0" t="s">
         <x:v>2</x:v>
       </x:c>
       <x:c r="C3" s="0" t="s">
         <x:v>3</x:v>
       </x:c>
       <x:c r="D3" s="0" t="s">
         <x:v>4</x:v>
       </x:c>
       <x:c r="E3" s="0" t="s">
         <x:v>5</x:v>
       </x:c>
       <x:c r="F3" s="0" t="s">
         <x:v>6</x:v>
       </x:c>
     </x:row>
     <x:row r="4" spans="1:6">
       <x:c r="A4" s="0" t="s">
         <x:v>62</x:v>
       </x:c>
       <x:c r="B4" s="0" t="s">
         <x:v>63</x:v>
       </x:c>
       <x:c r="C4" s="0">
         <x:v>230500</x:v>
       </x:c>
       <x:c r="D4" s="0">
-        <x:v>172875</x:v>
+        <x:v>211292</x:v>
       </x:c>
       <x:c r="E4" s="0">
-        <x:v>175657</x:v>
+        <x:v>197578</x:v>
       </x:c>
       <x:c r="F4" s="0">
-        <x:v>2782</x:v>
+        <x:v>-13713</x:v>
       </x:c>
     </x:row>
     <x:row r="5" spans="1:6">
       <x:c r="A5" s="0" t="s">
         <x:v>64</x:v>
       </x:c>
       <x:c r="B5" s="0" t="s">
         <x:v>65</x:v>
       </x:c>
       <x:c r="C5" s="0">
         <x:v>192000</x:v>
       </x:c>
       <x:c r="D5" s="0">
-        <x:v>144000</x:v>
+        <x:v>176000</x:v>
       </x:c>
       <x:c r="E5" s="0">
-        <x:v>148260</x:v>
+        <x:v>165201</x:v>
       </x:c>
       <x:c r="F5" s="0">
-        <x:v>4260</x:v>
+        <x:v>-10799</x:v>
       </x:c>
     </x:row>
     <x:row r="6" spans="1:6">
       <x:c r="A6" s="0" t="s">
         <x:v>66</x:v>
       </x:c>
       <x:c r="B6" s="0" t="s">
         <x:v>67</x:v>
       </x:c>
       <x:c r="C6" s="0">
         <x:v>38500</x:v>
       </x:c>
       <x:c r="D6" s="0">
-        <x:v>28875</x:v>
+        <x:v>35292</x:v>
       </x:c>
       <x:c r="E6" s="0">
-        <x:v>27397</x:v>
+        <x:v>32377</x:v>
       </x:c>
       <x:c r="F6" s="0">
-        <x:v>-1478</x:v>
+        <x:v>-2915</x:v>
       </x:c>
     </x:row>
     <x:row r="7" spans="1:6">
       <x:c r="A7" s="0" t="s">
         <x:v>68</x:v>
       </x:c>
       <x:c r="B7" s="0" t="s">
         <x:v>69</x:v>
       </x:c>
       <x:c r="C7" s="0">
         <x:v>600</x:v>
       </x:c>
       <x:c r="D7" s="0">
-        <x:v>450</x:v>
+        <x:v>550</x:v>
       </x:c>
       <x:c r="E7" s="0">
-        <x:v>781</x:v>
+        <x:v>893</x:v>
       </x:c>
       <x:c r="F7" s="0">
-        <x:v>331</x:v>
+        <x:v>343</x:v>
       </x:c>
     </x:row>
     <x:row r="8" spans="1:6">
       <x:c r="A8" s="0" t="s">
         <x:v>70</x:v>
       </x:c>
       <x:c r="B8" s="0" t="s">
         <x:v>69</x:v>
       </x:c>
       <x:c r="C8" s="0">
         <x:v>600</x:v>
       </x:c>
       <x:c r="D8" s="0">
-        <x:v>450</x:v>
+        <x:v>550</x:v>
       </x:c>
       <x:c r="E8" s="0">
-        <x:v>781</x:v>
+        <x:v>893</x:v>
       </x:c>
       <x:c r="F8" s="0">
-        <x:v>331</x:v>
+        <x:v>343</x:v>
       </x:c>
     </x:row>
   </x:sheetData>
   <x:printOptions horizontalCentered="0" verticalCentered="0" headings="0" gridLines="0"/>
   <x:pageMargins left="0.75" right="0.75" top="0.75" bottom="0.5" header="0.5" footer="0.75"/>
   <x:pageSetup paperSize="1" scale="100" pageOrder="downThenOver" orientation="default" blackAndWhite="0" draft="0" cellComments="none" errors="displayed"/>
   <x:headerFooter/>
   <x:tableParts count="1">
     <x:tablePart r:id="rId7"/>
   </x:tableParts>
 </x:worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <ap:Properties xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes" xmlns:ap="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties">
   <ap:Application>Microsoft Excel</ap:Application>
   <ap:TitlesOfParts>
     <vt:vector baseType="lpstr" size="6">
       <vt:lpstr>Gastos (G6)</vt:lpstr>
       <vt:lpstr>Ingresos (G7)</vt:lpstr>
       <vt:lpstr>Gastos (G6)!Print_Area</vt:lpstr>
       <vt:lpstr>Gastos (G6)!Print_Titles</vt:lpstr>
       <vt:lpstr>Ingresos (G7)!Print_Area</vt:lpstr>
       <vt:lpstr>Ingresos (G7)!Print_Titles</vt:lpstr>
     </vt:vector>